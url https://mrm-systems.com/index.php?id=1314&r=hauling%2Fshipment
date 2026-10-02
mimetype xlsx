--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,84 +92,84 @@
   <si>
     <t>K5002-69709</t>
   </si>
   <si>
     <t>ABJAY P PANINLBATAN</t>
   </si>
   <si>
     <t>K5004-58611</t>
   </si>
   <si>
     <t>ANGELIE D BALURAN</t>
   </si>
   <si>
     <t>K7073-58161</t>
   </si>
   <si>
     <t>LOVIVYM L CABABAT</t>
   </si>
   <si>
     <t>K8002-53068</t>
   </si>
   <si>
     <t>TUNGA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RIC S COTONER </t>
+    <t>RIC S COTONER</t>
   </si>
   <si>
     <t>K5002-63317</t>
   </si>
   <si>
     <t>VILLABA LEYTE</t>
   </si>
   <si>
     <t>JHONNY O. MONTILLA</t>
   </si>
   <si>
     <t>K7016-53244</t>
   </si>
   <si>
     <t>ARNULFO " OMPONG" YBANES</t>
   </si>
   <si>
     <t>K7026-57784</t>
   </si>
   <si>
     <t>CATARMAN (Capital) NORTHERN SAMAR</t>
   </si>
   <si>
     <t>MYRNA T. ADONGAY</t>
   </si>
   <si>
     <t>K7026-58573</t>
   </si>
   <si>
     <t>CALBAYOG CITY SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">DHARWYN ORTIZ YU </t>
+    <t>DHARWYN ORTIZ YU</t>
   </si>
   <si>
     <t>K7030-57921</t>
   </si>
   <si>
     <t>CITY OF CATBALOGAN (Capital) SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>FLORENTINA G TILLES</t>
   </si>
   <si>
     <t>K7129-52417</t>
   </si>
   <si>
     <t>MOTIONG SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>NENITA LAGBO</t>
   </si>
   <si>
     <t>K7030-63518</t>
   </si>
   <si>
     <t>SANTA RITA SAMAR (WESTERN SAMAR)</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>VICTORIA P. SARMIENTO</t>
   </si>
   <si>
     <t>K7135-70831</t>
   </si>
   <si>
     <t>Christian Magbalon</t>
   </si>
   <si>
     <t>K7073-58106</t>
   </si>
   <si>
     <t>zyra may ubado</t>
   </si>
   <si>
     <t>K7026-59313</t>
   </si>
   <si>
     <t>MARY LOUISE ABARQUEZ</t>
   </si>
   <si>
     <t>K7125-59713</t>
   </si>
   <si>
-    <t xml:space="preserve">Annabel N Valdehueza </t>
+    <t>Annabel N Valdehueza</t>
   </si>
   <si>
     <t>K7068-54833</t>
   </si>
   <si>
     <t>MARIA SOCORRO YAP QUILATON</t>
   </si>
   <si>
     <t>K7016-58484</t>
   </si>
   <si>
     <t>CATHERINE CATUBIG</t>
   </si>
   <si>
     <t>K7086-63983</t>
   </si>
   <si>
     <t>MARY JANE BONGO</t>
   </si>
   <si>
     <t>K7127-69345</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
@@ -440,51 +440,51 @@
   <si>
     <t>Saudin Avegail Goc-ong</t>
   </si>
   <si>
     <t>K7086-58275</t>
   </si>
   <si>
     <t>DAANBANTAYAN CEBU</t>
   </si>
   <si>
     <t>MARIA NOEMI A, PEPITO</t>
   </si>
   <si>
     <t>K7126-59095</t>
   </si>
   <si>
     <t>Jocelyn B Rin</t>
   </si>
   <si>
     <t>K7058-63516</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve"> Daren   mauna</t>
+    <t>Daren   mauna</t>
   </si>
   <si>
     <t>K7086-52828</t>
   </si>
   <si>
     <t>BEBELYN MONTERA</t>
   </si>
   <si>
     <t>K7126-63507</t>
   </si>
   <si>
     <t>Catherine M Geolen</t>
   </si>
   <si>
     <t>K7074-55452</t>
   </si>
   <si>
     <t>Kerwin Vincent tagalog</t>
   </si>
   <si>
     <t>K5004-58865</t>
   </si>
   <si>
     <t>MIRASOL E TIRAD</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>LEVIAN DUTERTE CATAMCO</t>
   </si>
   <si>
     <t>K7017-54703</t>
   </si>
   <si>
     <t>RIEZA CAPIN</t>
   </si>
   <si>
     <t>K7017-57850</t>
   </si>
   <si>
     <t>DUMANJUG CEBU</t>
   </si>
   <si>
     <t>ANA MARGARITA V UGBAMEN</t>
   </si>
   <si>
     <t>K7073-59113</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGIE MAGHUYOP. ELLE </t>
+    <t>VIRGIE MAGHUYOP. ELLE</t>
   </si>
   <si>
     <t>K7121-58643</t>
   </si>
   <si>
     <t>Victor Rellon</t>
   </si>
   <si>
     <t>K7073-58841</t>
   </si>
   <si>
     <t>KARREN MULAVE / ANNA MARIE PANERIO</t>
   </si>
   <si>
     <t>K7135-63784</t>
   </si>
   <si>
     <t>Jelith P Bulalhog</t>
   </si>
   <si>
     <t>K7073-63735</t>
   </si>
   <si>
     <t>MARITES JABEL TULIO</t>
   </si>
@@ -566,93 +566,93 @@
   <si>
     <t>K7074-55196</t>
   </si>
   <si>
     <t>MANDAUE CITY CEBU</t>
   </si>
   <si>
     <t>NIÑA MARIE A INTO</t>
   </si>
   <si>
     <t>K5002-62379</t>
   </si>
   <si>
     <t>MARILYN C. BERNARDO</t>
   </si>
   <si>
     <t>K7011-58734</t>
   </si>
   <si>
     <t>NEMESIA M. BANGA</t>
   </si>
   <si>
     <t>K7061-57840</t>
   </si>
   <si>
-    <t xml:space="preserve">Editha Mayol </t>
+    <t>Editha Mayol</t>
   </si>
   <si>
     <t>K7126-58430</t>
   </si>
   <si>
     <t>Vinz Angel Moron</t>
   </si>
   <si>
     <t>K6002-58684</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
     <t>GERALDINE P. COLEGADO</t>
   </si>
   <si>
     <t>K7086-58440</t>
   </si>
   <si>
     <t>CHEEYL EVANGELIO</t>
   </si>
   <si>
     <t>K7068-54673</t>
   </si>
   <si>
     <t>CITY OF NAGA CEBU</t>
   </si>
   <si>
     <t>Delia L Lima</t>
   </si>
   <si>
     <t>K7121-70593</t>
   </si>
   <si>
     <t>Rosalina L Nunez</t>
   </si>
   <si>
     <t>K7134-53109</t>
   </si>
   <si>
-    <t xml:space="preserve">Analie oliquino </t>
+    <t>Analie oliquino</t>
   </si>
   <si>
     <t>K7127-70971</t>
   </si>
   <si>
     <t>OSLOB CEBU</t>
   </si>
   <si>
     <t>RENIER CABAÑERO</t>
   </si>
   <si>
     <t>K5004-62895</t>
   </si>
   <si>
     <t>PORO CEBU</t>
   </si>
   <si>
     <t>WENDEL MAYA</t>
   </si>
   <si>
     <t>K7134-60248</t>
   </si>
   <si>
     <t>SAN FERNANDO CEBU</t>
   </si>
@@ -698,186 +698,186 @@
   <si>
     <t>K7126-70020</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
     <t>Cherique Osma</t>
   </si>
   <si>
     <t>K7134-60205</t>
   </si>
   <si>
     <t>Florel largo</t>
   </si>
   <si>
     <t>K7086-52940</t>
   </si>
   <si>
     <t>GINALYN M, REGALADO</t>
   </si>
   <si>
     <t>K7058-63524</t>
   </si>
   <si>
-    <t xml:space="preserve"> Keanno  nino  tabotabo</t>
+    <t>Keanno  nino  tabotabo</t>
   </si>
   <si>
     <t>K7086-62550</t>
   </si>
   <si>
     <t>TUDELA CEBU</t>
   </si>
   <si>
     <t>DAVE G, GONATO</t>
   </si>
   <si>
     <t>K7058-59200</t>
   </si>
   <si>
     <t>SALCEDO EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ricardo o siguan sr</t>
+    <t>Ricardo o siguan sr</t>
   </si>
   <si>
     <t>K7129-59457</t>
   </si>
   <si>
     <t>BABATNGON LEYTE</t>
   </si>
   <si>
     <t>MARITA EDIZA</t>
   </si>
   <si>
     <t>K7074-54751</t>
   </si>
   <si>
     <t>BARUGO LEYTE</t>
   </si>
   <si>
     <t>Fidela L Austria</t>
   </si>
   <si>
     <t>K8002-62585</t>
   </si>
   <si>
     <t>BATO LEYTE</t>
   </si>
   <si>
     <t>ROSANNA ILAYON</t>
   </si>
   <si>
     <t>K7030-58833</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
     <t>ALEJANDRA M GOFREDO</t>
   </si>
   <si>
     <t>K5005-55548</t>
   </si>
   <si>
-    <t xml:space="preserve">MILA BALAN </t>
+    <t>MILA BALAN</t>
   </si>
   <si>
     <t>K5002-63251</t>
   </si>
   <si>
     <t>ANGELITA DOLOZA</t>
   </si>
   <si>
     <t>K5003-63833</t>
   </si>
   <si>
     <t>CALUBIAN LEYTE</t>
   </si>
   <si>
     <t>DELMA PUNTAY</t>
   </si>
   <si>
     <t>K7123-58754</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
   <si>
     <t>CELSA BATIANCILA</t>
   </si>
   <si>
     <t>K6002-58528</t>
   </si>
   <si>
     <t>DULAG LEYTE</t>
   </si>
   <si>
     <t>BERNARDO T. SUMODLAYON</t>
   </si>
   <si>
     <t>K7123-70220</t>
   </si>
   <si>
-    <t xml:space="preserve">ERMITA INDIC GEREHID </t>
+    <t>ERMITA INDIC GEREHID</t>
   </si>
   <si>
     <t>K7086-59232</t>
   </si>
   <si>
     <t>HILONGOS LEYTE</t>
   </si>
   <si>
     <t>SHEENA JUNDIS</t>
   </si>
   <si>
     <t>K8002-58166</t>
   </si>
   <si>
     <t>INOPACAN LEYTE</t>
   </si>
   <si>
     <t>MELITONA DELAGENTE</t>
   </si>
   <si>
     <t>K7124-63505</t>
   </si>
   <si>
     <t>MERIDA LEYTE</t>
   </si>
   <si>
     <t>MARIO DINO C. UMAMBAC</t>
   </si>
   <si>
     <t>K5003-63579</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">DOLORES DIMPAL </t>
+    <t>DOLORES DIMPAL</t>
   </si>
   <si>
     <t>K7061-58183</t>
   </si>
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
     <t>Marion may Tabaranza</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nha5879</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronaldo prio 09626433682</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>