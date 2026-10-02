--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,63 +80,63 @@
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
     <t>Marlyn A. Macalindong</t>
   </si>
   <si>
     <t>K7124-61343</t>
   </si>
   <si>
     <t>JONALYN T. MIRANDA</t>
   </si>
   <si>
     <t>K7011-59019</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
     <t>GUIA KYLA MARIELLE MARASIGAN</t>
   </si>
   <si>
     <t>K7124-61271</t>
   </si>
   <si>
-    <t xml:space="preserve">LENIN DE TORRES </t>
+    <t>LENIN DE TORRES</t>
   </si>
   <si>
     <t>K7073-62057</t>
   </si>
   <si>
     <t>MERCELITA CAIGA</t>
   </si>
   <si>
     <t>K7133-61548</t>
   </si>
   <si>
-    <t xml:space="preserve">Ronald simon </t>
+    <t>Ronald simon</t>
   </si>
   <si>
     <t>K7016-61010</t>
   </si>
   <si>
     <t>CONSALACION TONI DE OCAMPO</t>
   </si>
   <si>
     <t>K5002-52550</t>
   </si>
   <si>
     <t>ALICE BUAN</t>
   </si>
   <si>
     <t>K5004-66048</t>
   </si>
   <si>
     <t>Renelda Nicolas</t>
   </si>
   <si>
     <t>K5002-58681</t>
   </si>
   <si>
     <t>HAIDELYN A GAMBALA</t>
   </si>
@@ -152,84 +152,84 @@
   <si>
     <t>ARMANDO. MACATANGAY</t>
   </si>
   <si>
     <t>K7072-60968</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
     <t>LOURDES GAMBOA</t>
   </si>
   <si>
     <t>K5003-62331</t>
   </si>
   <si>
     <t>PAUL ADRIAN GLORIA</t>
   </si>
   <si>
     <t>K5003-57891</t>
   </si>
   <si>
     <t>K7121-57843</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Jane Medrano </t>
+    <t>Mary Jane Medrano</t>
   </si>
   <si>
     <t>K7072-61798</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>YNA AND FLOR SANCHEZ</t>
   </si>
   <si>
     <t>K7126-63027</t>
   </si>
   <si>
-    <t xml:space="preserve">Myra Pueblo </t>
+    <t>Myra Pueblo</t>
   </si>
   <si>
     <t>K7061-57478</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN PANALIGAN </t>
+    <t>MARVIN PANALIGAN</t>
   </si>
   <si>
     <t>K7016-56743</t>
   </si>
   <si>
     <t>LAUREL BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JULLIENE DEL MUNDO </t>
+    <t>JULLIENE DEL MUNDO</t>
   </si>
   <si>
     <t>K7135-62572</t>
   </si>
   <si>
     <t>ALEXUS GLENN MAHNAS MONTALBO</t>
   </si>
   <si>
     <t>K6002-58958</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
     <t>SAIPODING ABDULGANI</t>
   </si>
   <si>
     <t>K7011-52633</t>
   </si>
   <si>
     <t>LEONARDO M. PILAPIL</t>
   </si>
   <si>
     <t>K5003-69014</t>
   </si>
@@ -245,111 +245,111 @@
   <si>
     <t>JEFFREY BARREDO</t>
   </si>
   <si>
     <t>K6002-58365</t>
   </si>
   <si>
     <t>JENNY BELKE CASTILLO DE LEON</t>
   </si>
   <si>
     <t>K7073-56638</t>
   </si>
   <si>
     <t>Jean Kim P. Santos</t>
   </si>
   <si>
     <t>K7073-62706</t>
   </si>
   <si>
     <t>MARICARR T. RODRIGUEZ</t>
   </si>
   <si>
     <t>K7125-61273</t>
   </si>
   <si>
-    <t xml:space="preserve">Ella deliva Lopez </t>
+    <t>Ella deliva Lopez</t>
   </si>
   <si>
     <t>K7016-65874</t>
   </si>
   <si>
     <t>MARY JOY KUNDANGAN</t>
   </si>
   <si>
     <t>K7073-58699</t>
   </si>
   <si>
     <t>MAY GUTIEREZ</t>
   </si>
   <si>
     <t>K7073-59109</t>
   </si>
   <si>
     <t>K7016-60308</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">LORELIE MAMITAG </t>
+    <t>LORELIE MAMITAG</t>
   </si>
   <si>
     <t>K7135-69756</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
     <t>Girlie J. Bejemino</t>
   </si>
   <si>
     <t>K8002-60499</t>
   </si>
   <si>
     <t>VINNICE SILVA</t>
   </si>
   <si>
     <t>K7129-60913</t>
   </si>
   <si>
     <t>DINA C. ARETA</t>
   </si>
   <si>
     <t>K7125-65350</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>Linda L Cabaltaha</t>
   </si>
   <si>
     <t>K7125-62408</t>
   </si>
   <si>
-    <t xml:space="preserve">Nenita S Regis </t>
+    <t>Nenita S Regis</t>
   </si>
   <si>
     <t>K7121-56739</t>
   </si>
   <si>
     <t>Melinda P Bunyi</t>
   </si>
   <si>
     <t>K7086-62061</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
     <t>MRS, ERLINDA C, LARGO</t>
   </si>
   <si>
     <t>K7061-62362</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>Thelma Soriba</t>
   </si>
@@ -362,90 +362,90 @@
   <si>
     <t>K7105-57107</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>MANUEL A. VIRTUCIO</t>
   </si>
   <si>
     <t>K7030-62273</t>
   </si>
   <si>
     <t>ISAGANI LUBAO</t>
   </si>
   <si>
     <t>K7020-68601</t>
   </si>
   <si>
     <t>ANTONIO LIWAG</t>
   </si>
   <si>
     <t>K7093-68789</t>
   </si>
   <si>
-    <t xml:space="preserve">KENNY LAISA M. MARQUIZ </t>
+    <t>KENNY LAISA M. MARQUIZ</t>
   </si>
   <si>
     <t>K7058-61342</t>
   </si>
   <si>
     <t>Rafael g lugo</t>
   </si>
   <si>
     <t>K7058-56978</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>Glydel  ann m  rayoan</t>
   </si>
   <si>
     <t>K6002-52979</t>
   </si>
   <si>
     <t>ALEAH HEART M. BAGNES</t>
   </si>
   <si>
     <t>K7017-54563</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>PERLUTA M DE VILLA</t>
   </si>
   <si>
     <t>K7086-57859</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JEROSE PIDO JOAQUIN </t>
+    <t>JEROSE PIDO JOAQUIN</t>
   </si>
   <si>
     <t>K7086-60800</t>
   </si>
   <si>
     <t>ROWENA MANJARES ROSAURA</t>
   </si>
   <si>
     <t>K7061-56754</t>
   </si>
   <si>
     <t>LUZVIMINDA O CARATAO</t>
   </si>
   <si>
     <t>K7123-59689</t>
   </si>
   <si>
     <t>Gabriel  magracia</t>
   </si>
   <si>
     <t>K7011-63312</t>
   </si>
   <si>
     <t>DOMINGA E. REYES</t>
   </si>
@@ -488,306 +488,306 @@
   <si>
     <t>ALBERTA OPENA</t>
   </si>
   <si>
     <t>K5002-56898</t>
   </si>
   <si>
     <t>HERMALYN CORTEZ</t>
   </si>
   <si>
     <t>K5003-68847</t>
   </si>
   <si>
     <t>KRIS ANN ANTUERPIA</t>
   </si>
   <si>
     <t>K7123-62731</t>
   </si>
   <si>
     <t>MARVIC LOLONG</t>
   </si>
   <si>
     <t>K7016-66062</t>
   </si>
   <si>
-    <t xml:space="preserve">BIENVENIDO ZARRAGA </t>
+    <t>BIENVENIDO ZARRAGA</t>
   </si>
   <si>
     <t>K7061-62821</t>
   </si>
   <si>
     <t>Felics Cabrera</t>
   </si>
   <si>
     <t>K7058-58909</t>
   </si>
   <si>
     <t>Gregorio i antonio catalina  b antonio</t>
   </si>
   <si>
     <t>K7061-56913</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALIA AFRICA </t>
+    <t>ROSALIA AFRICA</t>
   </si>
   <si>
     <t>K7061-57246</t>
   </si>
   <si>
     <t>Elsa Aclan</t>
   </si>
   <si>
     <t>K7026-56510</t>
   </si>
   <si>
     <t>BURDEOS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN H BRIONES </t>
+    <t>MARILYN H BRIONES</t>
   </si>
   <si>
     <t>K7061-57112</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>Basilio De Guzman</t>
   </si>
   <si>
     <t>K5004-62640</t>
   </si>
   <si>
     <t>RIZZIE M BASAGRE</t>
   </si>
   <si>
     <t>K7030-60191</t>
   </si>
   <si>
     <t>MELITA C MENDOZA</t>
   </si>
   <si>
     <t>K7086-62227</t>
   </si>
   <si>
     <t>APRIL JOY A, CORNELIA</t>
   </si>
   <si>
     <t>K7124-61471</t>
   </si>
   <si>
     <t>DOLORES QUEZON</t>
   </si>
   <si>
     <t>REYNANTE B. LAMBIT</t>
   </si>
   <si>
     <t>K7061-60288</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>Luz Desa</t>
   </si>
   <si>
     <t>K7121-58853</t>
   </si>
   <si>
-    <t xml:space="preserve">Janice Satira </t>
+    <t>Janice Satira</t>
   </si>
   <si>
     <t>K7073-62296</t>
   </si>
   <si>
     <t>INFANTA QUEZON</t>
   </si>
   <si>
     <t>ALLIE M. SOLLANO</t>
   </si>
   <si>
     <t>K7058-56950</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Virgilio      Lodronio</t>
+    <t>Virgilio      Lodronio</t>
   </si>
   <si>
     <t>K7061-61467</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICAR Borromeo </t>
+    <t>MARICAR Borromeo</t>
   </si>
   <si>
     <t>K7123-56629</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTONIO B. SALINGUHAY </t>
+    <t>ANTONIO B. SALINGUHAY</t>
   </si>
   <si>
     <t>K7058-56983</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Arnold belarma</t>
+    <t>Arnold belarma</t>
   </si>
   <si>
     <t>K7073-58892</t>
   </si>
   <si>
     <t>PEREZ QUEZON</t>
   </si>
   <si>
     <t>Princess Crizel  R.dumalaon</t>
   </si>
   <si>
     <t>K7123-69000</t>
   </si>
   <si>
     <t>PITOGO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA ANA DORADO </t>
+    <t>MARIA ANA DORADO</t>
   </si>
   <si>
     <t>K7026-59548</t>
   </si>
   <si>
     <t>GENE M. SILVALLANA</t>
   </si>
   <si>
     <t>K7123-63103</t>
   </si>
   <si>
     <t>REAL QUEZON</t>
   </si>
   <si>
     <t>ROWENA MIRAS</t>
   </si>
   <si>
     <t>K7125-62879</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>Rowena Rosales Sayat</t>
   </si>
   <si>
     <t>K7073-56834</t>
   </si>
   <si>
     <t>Keziah Denise M. Paloquia</t>
   </si>
   <si>
     <t>K7026-58366</t>
   </si>
   <si>
     <t>RICARDO AROCENA</t>
   </si>
   <si>
     <t>K7125-61994</t>
   </si>
   <si>
-    <t xml:space="preserve">Gabriel M Obnasca </t>
+    <t>Gabriel M Obnasca</t>
   </si>
   <si>
     <t>K7058-59473</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mark jhorin  almagro</t>
+    <t>Mark jhorin  almagro</t>
   </si>
   <si>
     <t>K7074-59756</t>
   </si>
   <si>
     <t>Joan b. Comia</t>
   </si>
   <si>
     <t>K7123-58692</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>CHRISTIAN L CANTOS</t>
   </si>
   <si>
     <t>K7063-60524</t>
   </si>
   <si>
     <t>RONALD AHRON LUBIANO</t>
   </si>
   <si>
     <t>K7086-60459</t>
   </si>
   <si>
-    <t xml:space="preserve">AZIEL ALCIREZA </t>
+    <t>AZIEL ALCIREZA</t>
   </si>
   <si>
     <t>K7126-56877</t>
   </si>
   <si>
     <t>Silveria Dulay</t>
   </si>
   <si>
     <t>K7123-59445</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA LUNA SALVADOR </t>
+    <t>MARISSA LUNA SALVADOR</t>
   </si>
   <si>
     <t>K7123-58688</t>
   </si>
   <si>
     <t>EUNICE O VERZO</t>
   </si>
   <si>
     <t>K7030-56918</t>
   </si>
   <si>
     <t>CRESENCIA A EPORAC</t>
   </si>
   <si>
     <t>K7093-60813</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA BALUYOT </t>
+    <t>GLORIA BALUYOT</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Iman</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>