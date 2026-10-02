--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -89,51 +89,51 @@
   <si>
     <t>SAMBRA LAM GIAMEL</t>
   </si>
   <si>
     <t>K7086-53539</t>
   </si>
   <si>
     <t>DINAS ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SALEM B, SAMIN ( IMAM)</t>
   </si>
   <si>
     <t>K7134-59648</t>
   </si>
   <si>
     <t>DUMALINAO ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Gilbert abel</t>
   </si>
   <si>
     <t>K7058-63511</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marie  cris al os</t>
+    <t>Marie  cris al os</t>
   </si>
   <si>
     <t>K7058-58021</t>
   </si>
   <si>
     <t>DUMINGAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Julieta  aguilar  dela cruz</t>
   </si>
   <si>
     <t>K6002-58947</t>
   </si>
   <si>
     <t>KUMALARANG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SALAM D. OLANDA</t>
   </si>
   <si>
     <t>K6002-58926</t>
   </si>
   <si>
     <t>SALAM  DACULA OLANDA</t>
   </si>
@@ -200,93 +200,93 @@
   <si>
     <t>MOBIN AMPATUAN</t>
   </si>
   <si>
     <t>K7068-55606</t>
   </si>
   <si>
     <t>ISMAIL CORDERO</t>
   </si>
   <si>
     <t>K7068-55047</t>
   </si>
   <si>
     <t>JEHAN M.YUSOPH</t>
   </si>
   <si>
     <t>K7026-57961</t>
   </si>
   <si>
     <t>Vilma Casil</t>
   </si>
   <si>
     <t>K7061-58238</t>
   </si>
   <si>
-    <t xml:space="preserve">LAILA CALIB </t>
+    <t>LAILA CALIB</t>
   </si>
   <si>
     <t>K7020-60103</t>
   </si>
   <si>
     <t>ELAINE A UY</t>
   </si>
   <si>
     <t>K7125-63135</t>
   </si>
   <si>
     <t>RAMON MAGSAYSAY (LIARGO) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Conchita L Sumampong </t>
+    <t>Conchita L Sumampong</t>
   </si>
   <si>
     <t>K7030-63249</t>
   </si>
   <si>
     <t>TABINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>VICTORIA BERNAL</t>
   </si>
   <si>
     <t>K7011-70885</t>
   </si>
   <si>
     <t>IMPASUG-ONG BUKIDNON</t>
   </si>
   <si>
     <t>LORNA TONGCO</t>
   </si>
   <si>
     <t>K7125-63796</t>
   </si>
   <si>
     <t>KADINGILAN BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">Juuana Sabate </t>
+    <t>Juuana Sabate</t>
   </si>
   <si>
     <t>K7063-54901</t>
   </si>
   <si>
     <t>KALILANGAN BUKIDNON</t>
   </si>
   <si>
     <t>JESSTONI NAMOCOT</t>
   </si>
   <si>
     <t>K5002-59028</t>
   </si>
   <si>
     <t>LANTAPAN BUKIDNON</t>
   </si>
   <si>
     <t>JONALIZA OTTO</t>
   </si>
   <si>
     <t>K7124-58633</t>
   </si>
   <si>
     <t>LIBONA BUKIDNON</t>
   </si>
@@ -332,90 +332,90 @@
   <si>
     <t>K7026-57760</t>
   </si>
   <si>
     <t>MARGARITA C. BALEÑA</t>
   </si>
   <si>
     <t>K7086-53432</t>
   </si>
   <si>
     <t>BALOI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>NASRODING AMBOLA ABDULLAH</t>
   </si>
   <si>
     <t>K7063-59906</t>
   </si>
   <si>
     <t>ROHAINA SABINO</t>
   </si>
   <si>
     <t>K7058-58874</t>
   </si>
   <si>
-    <t xml:space="preserve"> Msrism  harim</t>
+    <t>Msrism  harim</t>
   </si>
   <si>
     <t>K5004-63129</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>MIA FE G MONSANTO</t>
   </si>
   <si>
     <t>K7129-63809</t>
   </si>
   <si>
     <t>matilde a. vilkrim</t>
   </si>
   <si>
     <t>K7093-54966</t>
   </si>
   <si>
     <t>NAJMA M. MANGAYAO</t>
   </si>
   <si>
     <t>K7030-58549</t>
   </si>
   <si>
     <t>HAYANISA GOLDYLIN B SULTAN</t>
   </si>
   <si>
     <t>K7017-54321</t>
   </si>
   <si>
     <t>ROHANIAH T, ALI</t>
   </si>
   <si>
     <t>K7086-59536</t>
   </si>
   <si>
-    <t xml:space="preserve">PACASIRANG D TANGCAL </t>
+    <t>PACASIRANG D TANGCAL</t>
   </si>
   <si>
     <t>K8002-62977</t>
   </si>
   <si>
     <t>LABI MARUHOM</t>
   </si>
   <si>
     <t>K7093-59706</t>
   </si>
   <si>
     <t>ABDULRAUF AYOB MACARAMBON</t>
   </si>
   <si>
     <t>K7124-58934</t>
   </si>
   <si>
     <t>RENJEMAR O. NUEZ</t>
   </si>
   <si>
     <t>K7093-54567</t>
   </si>
   <si>
     <t>AMINODIN L. MACADINDANG</t>
   </si>
@@ -443,57 +443,57 @@
   <si>
     <t>ASLIMA HADJIMALIK ABOL</t>
   </si>
   <si>
     <t>K7134-58868</t>
   </si>
   <si>
     <t>Jannah mama</t>
   </si>
   <si>
     <t>K7126-58204</t>
   </si>
   <si>
     <t>Aliyanie Bangon Cumilao/Dimasigue P. Macatanong</t>
   </si>
   <si>
     <t>K7030-53472</t>
   </si>
   <si>
     <t>ABDULLAH HASSAN GASMALA</t>
   </si>
   <si>
     <t>K7026-53167</t>
   </si>
   <si>
-    <t xml:space="preserve">NORALYN ANGGULO </t>
+    <t>NORALYN ANGGULO</t>
   </si>
   <si>
     <t>K5004-57916</t>
   </si>
   <si>
-    <t xml:space="preserve">DAILANIE VILLAESTER </t>
+    <t>DAILANIE VILLAESTER</t>
   </si>
   <si>
     <t>K7069-71352</t>
   </si>
   <si>
     <t>Amerah P. Pangandaman</t>
   </si>
   <si>
     <t>K5005-70134</t>
   </si>
   <si>
     <t>SADAT J DALUPANG</t>
   </si>
   <si>
     <t>K5002-70079</t>
   </si>
   <si>
     <t>KAPATAGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>PRINCESS DIANNA MAE C. EMPERADO</t>
   </si>
   <si>
     <t>K7017-59218</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>Alma M Olan</t>
   </si>
   <si>
     <t>K7123-62376</t>
   </si>
   <si>
     <t>LINAMON LANAO DEL NORTE</t>
   </si>
   <si>
     <t>FRANCIS ERIC BONGO</t>
   </si>
   <si>
     <t>K7072-55623</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
     <t>NORHANIFAH DIMAUNGON</t>
   </si>
   <si>
     <t>K7133-60762</t>
   </si>
   <si>
-    <t xml:space="preserve">Bocayong granaderos </t>
+    <t>Bocayong granaderos</t>
   </si>
   <si>
     <t>K7017-59210</t>
   </si>
   <si>
     <t>MUNAI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>OMINSALAM M BATALO</t>
   </si>
   <si>
     <t>K7011-53243</t>
   </si>
   <si>
     <t>SAPAD LANAO DEL NORTE</t>
   </si>
   <si>
     <t>SHEILAAE D. CARLOS</t>
   </si>
   <si>
     <t>K7124-53466</t>
   </si>
   <si>
     <t>PANTAR LANAO DEL NORTE</t>
   </si>
@@ -599,357 +599,357 @@
   <si>
     <t>Maika Kaye Martillano</t>
   </si>
   <si>
     <t>K5002-71241</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>KIM ANGEL PAYLAGA</t>
   </si>
   <si>
     <t>K5002-71239</t>
   </si>
   <si>
     <t>K7124-58137</t>
   </si>
   <si>
     <t>DANILO T. ALIMAN</t>
   </si>
   <si>
     <t>K7058-63607</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rayniel c asok</t>
+    <t>Rayniel c asok</t>
   </si>
   <si>
     <t>K7086-60058</t>
   </si>
   <si>
     <t>GLEER OMAYAO</t>
   </si>
   <si>
     <t>K7126-58962</t>
   </si>
   <si>
     <t>PLARIDEL MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Jennifer Cebreros</t>
   </si>
   <si>
     <t>K7124-63682</t>
   </si>
   <si>
     <t>JUAN CARLO SOLER</t>
   </si>
   <si>
     <t>K7069-71363</t>
   </si>
   <si>
     <t>TANGUB CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Dollie R Cabriana</t>
   </si>
   <si>
     <t>K7058-52386</t>
   </si>
   <si>
     <t>TUDELA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita  oyao</t>
+    <t>Teresita  oyao</t>
   </si>
   <si>
     <t>K5002-63414</t>
   </si>
   <si>
     <t>BALINGOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Nicole jhon  t  panulaya </t>
+    <t>Nicole jhon  t  panulaya</t>
   </si>
   <si>
     <t>K7135-63859</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Jeanette c marter</t>
   </si>
   <si>
     <t>K7074-59902</t>
   </si>
   <si>
     <t>ROEL MACARON/GERARD CUA</t>
   </si>
   <si>
     <t>K7135-63981</t>
   </si>
   <si>
     <t>ELENA L LACERNA</t>
   </si>
   <si>
     <t>K7058-63636</t>
   </si>
   <si>
-    <t xml:space="preserve"> 08271514945 08058873445</t>
+    <t>08271514945 08058873445</t>
   </si>
   <si>
     <t>K7093-55538</t>
   </si>
   <si>
     <t>NORANIA MALOMALO</t>
   </si>
   <si>
     <t>K7061-53033</t>
   </si>
   <si>
     <t>Dyesebel Nacalaban</t>
   </si>
   <si>
     <t>K7124-59031</t>
   </si>
   <si>
     <t>RODULFO P SUMAYLO</t>
   </si>
   <si>
     <t>K7123-62476</t>
   </si>
   <si>
     <t>MRS MICHELLE C. CAGAANAN</t>
   </si>
   <si>
     <t>K7124-61462</t>
   </si>
   <si>
     <t>MICHAEL B. MUGOT</t>
   </si>
   <si>
     <t>K7123-70547</t>
   </si>
   <si>
     <t>ABDULLAH DITUCALAN</t>
   </si>
   <si>
     <t>K6002-58679</t>
   </si>
   <si>
     <t>NIN̈O C. ENCOY</t>
   </si>
   <si>
     <t>K7123-58838</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICE T. ALERTA </t>
+    <t>ALICE T. ALERTA</t>
   </si>
   <si>
     <t>K7121-59023</t>
   </si>
   <si>
     <t>Sittie Ainah  Cabuntalan</t>
   </si>
   <si>
     <t>K5002-58743</t>
   </si>
   <si>
     <t>GERALDO ESCASINAS</t>
   </si>
   <si>
     <t>K7061-53284</t>
   </si>
   <si>
     <t>Analee T. Cinco</t>
   </si>
   <si>
     <t>K7134-58519</t>
   </si>
   <si>
     <t>Christopher borja</t>
   </si>
   <si>
     <t>K7068-54787</t>
   </si>
   <si>
     <t>CLAVERIA MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ALWALFY L. GOMEZ </t>
+    <t>ALWALFY L. GOMEZ</t>
   </si>
   <si>
     <t>K7016-60544</t>
   </si>
   <si>
     <t>CLEOPHER DINGAL</t>
   </si>
   <si>
     <t>K7058-52425</t>
   </si>
   <si>
     <t>CITY OF EL SALVADOR MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marjorie  buray </t>
+    <t>Marjorie  buray</t>
   </si>
   <si>
     <t>K7124-59078</t>
   </si>
   <si>
-    <t xml:space="preserve">LERAGEN VILLAMOR </t>
+    <t>LERAGEN VILLAMOR</t>
   </si>
   <si>
     <t>K7093-55026</t>
   </si>
   <si>
     <t>JELIE ANNE LAZAGA</t>
   </si>
   <si>
     <t>K7126-63470</t>
   </si>
   <si>
     <t>INITAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Noel B Madula</t>
   </si>
   <si>
     <t>K7072-55018</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>FERMIN T. JARDIN</t>
   </si>
   <si>
     <t>K8002-53072</t>
   </si>
   <si>
     <t>LAGONGLONG MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>SARAH NICOLE WAYAN</t>
   </si>
   <si>
     <t>K7125-58867</t>
   </si>
   <si>
     <t>LUGAIT MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Nelson Gerungay </t>
+    <t>Nelson Gerungay</t>
   </si>
   <si>
     <t>K7063-55188</t>
   </si>
   <si>
     <t>MANTICAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>YOLANDA ANSIGBAT</t>
   </si>
   <si>
     <t>K7074-55249</t>
   </si>
   <si>
     <t>Nena Abella Lasola</t>
   </si>
   <si>
     <t>K7125-63443</t>
   </si>
   <si>
     <t>NAAWAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Michael Dandasan</t>
   </si>
   <si>
     <t>K7123-59616</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARY ANN N. ANOÑUEV0</t>
   </si>
   <si>
     <t>K7123-52278</t>
   </si>
   <si>
-    <t xml:space="preserve">EMELIANA DELA CRUZ </t>
+    <t>EMELIANA DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-55567</t>
   </si>
   <si>
     <t>BACOLOD-KALAWI (BACOLOD GRANDE) LANAO DEL SUR</t>
   </si>
   <si>
     <t>NAIMA SAMO MACAURAO</t>
   </si>
   <si>
     <t>K7093-60088</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>MOFIDAH PANTAO SAIDALI</t>
   </si>
   <si>
     <t>K7017-58475</t>
   </si>
   <si>
     <t>NORMALA R OTI</t>
   </si>
   <si>
     <t>K7086-58495</t>
   </si>
   <si>
-    <t xml:space="preserve">JALIL MINIRIGUE TOMINAMAN </t>
+    <t>JALIL MINIRIGUE TOMINAMAN</t>
   </si>
   <si>
     <t>K7129-59277</t>
   </si>
   <si>
     <t>DITSAAN-RAMAIN LANAO DEL SUR</t>
   </si>
   <si>
     <t>CAMIDA T. SARIP</t>
   </si>
   <si>
     <t>K7134-60413</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GREtchen tayco ANTIPUESTO </t>
+    <t>GREtchen tayco ANTIPUESTO</t>
   </si>
   <si>
     <t>K7134-58973</t>
   </si>
   <si>
     <t>Sanny mauno</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccp7925</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Stephen treyes</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nico</t>
   </si>