--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-63513</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CHENEY S. JASO JASO </t>
+    <t>CHENEY S. JASO JASO</t>
   </si>
   <si>
     <t>K7129-63427</t>
   </si>
   <si>
     <t>ELOiSA C. MAURE</t>
   </si>
   <si>
     <t>K7061-63623</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>Marita A Gonzales</t>
   </si>
   <si>
     <t>K8002-63755</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>MARCHIL BONGBONGA</t>
   </si>
@@ -188,267 +188,267 @@
   <si>
     <t>EMILY OFICIAR TANCO</t>
   </si>
   <si>
     <t>K5002-63432</t>
   </si>
   <si>
     <t>Richard guiamas</t>
   </si>
   <si>
     <t>K7123-63533</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>MA. ELENA CONDE</t>
   </si>
   <si>
     <t>K5003-63624</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NESTOR A VIERNES </t>
+    <t>NESTOR A VIERNES</t>
   </si>
   <si>
     <t>K7073-63800</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>PRINCE ANDREW GARGASIN</t>
   </si>
   <si>
     <t>K7125-63766</t>
   </si>
   <si>
     <t>LUNA APAYAO</t>
   </si>
   <si>
     <t>Maria C Oandasan</t>
   </si>
   <si>
     <t>K7061-63625</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>Marybel Cabacongan</t>
   </si>
   <si>
     <t>K7011-63490</t>
   </si>
   <si>
     <t>SANTA PRAXEDES CAGAYAN</t>
   </si>
   <si>
     <t>ELSA  RIVERA</t>
   </si>
   <si>
     <t>K7058-63693</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita b liquigan</t>
+    <t>Teresita b liquigan</t>
   </si>
   <si>
     <t>K7086-63674</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>MYLENE L, VIZCARRA</t>
   </si>
   <si>
     <t>K7125-63801</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Dominador Ellarda </t>
+    <t>Dominador Ellarda</t>
   </si>
   <si>
     <t>K7123-63774</t>
   </si>
   <si>
     <t>ANALIZA M. ABAYA</t>
   </si>
   <si>
     <t>K7123-63466</t>
   </si>
   <si>
     <t>EDEN BARTOLOME DULAY</t>
   </si>
   <si>
     <t>K7126-63638</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>Magdalena A Pascua</t>
   </si>
   <si>
     <t>K7123-63616</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>MYZLE JOY P. CORTEZ</t>
   </si>
   <si>
     <t>K7124-63591</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>JENNY D BAUTISTA</t>
   </si>
   <si>
     <t>K7061-63453</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA BARROGA </t>
+    <t>MARIA BARROGA</t>
   </si>
   <si>
     <t>K7030-63523</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>RODANTE MILLANO</t>
   </si>
   <si>
     <t>K7124-63473</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>MARITES J. ESPULGAR</t>
   </si>
   <si>
     <t>K7125-63059</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Emmie V Layno </t>
+    <t>Emmie V Layno</t>
   </si>
   <si>
     <t>K7123-63371</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERTO GONZALEZ </t>
+    <t>ROBERTO GONZALEZ</t>
   </si>
   <si>
     <t>K7011-63364</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>SOPHIA ROSE E. TAMAYO</t>
   </si>
   <si>
     <t>K7073-63798</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marietta T. Dumlao</t>
   </si>
   <si>
     <t>K7125-63864</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Noimie Mauricio </t>
+    <t>Noimie Mauricio</t>
   </si>
   <si>
     <t>K7123-63535</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MERLA FERIA</t>
   </si>
   <si>
     <t>K7011-63441</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>KATE O. VENTURA</t>
   </si>
   <si>
     <t>K7123-63485</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>FLORENTINO  CACHOLA</t>
   </si>
   <si>
     <t>K5003-63559</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN  INGUSAN </t>
+    <t>VIVIAN  INGUSAN</t>
   </si>
   <si>
     <t>K7125-63401</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jobelle A Pascual </t>
+    <t>Jobelle A Pascual</t>
   </si>
   <si>
     <t>K7121-63635</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Rodel S Guevara</t>
   </si>
   <si>
     <t>K7061-63557</t>
   </si>
   <si>
     <t>Lutgarda Reyes</t>
   </si>
   <si>
     <t>K7030-63408</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>MARICEL O SALONGA</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>JENIT LADIERO FILAMOR</t>
   </si>
   <si>
     <t>K5004-63311</t>
   </si>
   <si>
     <t>RAQUEL ABLIAN</t>
   </si>
   <si>
     <t>K7030-63211</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>JUVELYN BAROLO</t>
   </si>
   <si>
     <t>K7086-63539</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MA, MICHELLE M, GULAPA </t>
+    <t>MA, MICHELLE M, GULAPA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>