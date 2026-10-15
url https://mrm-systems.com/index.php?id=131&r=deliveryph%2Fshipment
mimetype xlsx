--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -140,51 +140,51 @@
   <si>
     <t>EMILITA S. AQUINO</t>
   </si>
   <si>
     <t>K7020-78082</t>
   </si>
   <si>
     <t>ELENITA ALCANTARA</t>
   </si>
   <si>
     <t>K7069-78577</t>
   </si>
   <si>
     <t>09215356133</t>
   </si>
   <si>
     <t>K7121-90178</t>
   </si>
   <si>
     <t>Alberto Roberto</t>
   </si>
   <si>
     <t>K7127-89159</t>
   </si>
   <si>
-    <t xml:space="preserve">Sherilyne gatchalian </t>
+    <t>Sherilyne gatchalian</t>
   </si>
   <si>
     <t>K7020-71799</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>LEILANIE MALLARI</t>
   </si>
   <si>
     <t>T260117140244965</t>
   </si>
   <si>
     <t>ROLAND LEGASPI</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>