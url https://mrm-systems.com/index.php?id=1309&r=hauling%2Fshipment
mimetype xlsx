--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -107,171 +107,171 @@
   <si>
     <t>EARL JOAN ASPREC</t>
   </si>
   <si>
     <t>K7121-56649</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
     <t>Billy Joe Nerpio</t>
   </si>
   <si>
     <t>K7058-59391</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Aljun  laoag timbal</t>
   </si>
   <si>
     <t>K7058-61249</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rogelio pian0 jr</t>
+    <t>Rogelio pian0 jr</t>
   </si>
   <si>
     <t>K7058-52729</t>
   </si>
   <si>
     <t>Mario bernal</t>
   </si>
   <si>
     <t>K7126-60807</t>
   </si>
   <si>
     <t>Felisa Soriano</t>
   </si>
   <si>
     <t>K5002-52320</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>BERNIE GARCIA</t>
   </si>
   <si>
     <t>K5002-63553</t>
   </si>
   <si>
     <t>Bernie rabadon</t>
   </si>
   <si>
     <t>K7105-59021</t>
   </si>
   <si>
     <t>CHARLITA G. RANGEL</t>
   </si>
   <si>
     <t>K7017-59712</t>
   </si>
   <si>
     <t>JULETA T DAMASCO</t>
   </si>
   <si>
     <t>K7134-61261</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Dandy borbon </t>
+    <t>Dandy borbon</t>
   </si>
   <si>
     <t>K7072-55811</t>
   </si>
   <si>
     <t>BAYANI R. INDOY</t>
   </si>
   <si>
     <t>K7073-58957</t>
   </si>
   <si>
     <t>Royan Acosta</t>
   </si>
   <si>
     <t>K7058-60040</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gemma p berlinario</t>
+    <t>Gemma p berlinario</t>
   </si>
   <si>
     <t>K6002-58646</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>JULIOS LEMON BALONZO</t>
   </si>
   <si>
     <t>K7073-58916</t>
   </si>
   <si>
     <t>JONALYN MEREMILLA MODELO</t>
   </si>
   <si>
     <t>K7011-56344</t>
   </si>
   <si>
     <t>ROMANA VIADO</t>
   </si>
   <si>
     <t>K5002-52502</t>
   </si>
   <si>
     <t>K7063-68609</t>
   </si>
   <si>
     <t>SALVADOR RAMIREZ</t>
   </si>
   <si>
     <t>K5003-59791</t>
   </si>
   <si>
     <t>INFANTA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RUTH P MARZO </t>
+    <t>RUTH P MARZO</t>
   </si>
   <si>
     <t>K7058-68737</t>
   </si>
   <si>
     <t>MELANIE BUMACAS</t>
   </si>
   <si>
     <t>K7063-55274</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">OMAR YACOB MOCSER </t>
+    <t>OMAR YACOB MOCSER</t>
   </si>
   <si>
     <t>K7061-61371</t>
   </si>
   <si>
     <t>Digna DE venecia</t>
   </si>
   <si>
     <t>K7129-57872</t>
   </si>
   <si>
     <t>RAYMUNDO B. DE LEON</t>
   </si>
   <si>
     <t>K7086-65968</t>
   </si>
   <si>
     <t>ARTEMIO B.ARENA JR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>