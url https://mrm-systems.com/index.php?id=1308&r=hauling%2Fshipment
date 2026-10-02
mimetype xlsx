--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -98,51 +98,51 @@
   <si>
     <t>FARIDA SAWALDI BAGINDA</t>
   </si>
   <si>
     <t>K7073-58146</t>
   </si>
   <si>
     <t>Timbasal Sakkam</t>
   </si>
   <si>
     <t>K7030-58309</t>
   </si>
   <si>
     <t>GARLYN KAYE GARIN</t>
   </si>
   <si>
     <t>K7126-59046</t>
   </si>
   <si>
     <t>Sandra P Kanti</t>
   </si>
   <si>
     <t>K7016-53336</t>
   </si>
   <si>
-    <t xml:space="preserve">JANICE DEL ROSARIO </t>
+    <t>JANICE DEL ROSARIO</t>
   </si>
   <si>
     <t>K7073-59257</t>
   </si>
   <si>
     <t>Nurhidaya S. Jamaluddin</t>
   </si>
   <si>
     <t>K7063-55806</t>
   </si>
   <si>
     <t>ALMAIDA B.GULAM</t>
   </si>
   <si>
     <t>K7016-58919</t>
   </si>
   <si>
     <t>JULIETA USIN</t>
   </si>
   <si>
     <t>K7016-53340</t>
   </si>
   <si>
     <t>CLIFFORD JUHAN SR</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>LANI TAJALA SETOZA</t>
   </si>
   <si>
     <t>K7073-58556</t>
   </si>
   <si>
     <t>GHEINELYNE L. SAHI</t>
   </si>
   <si>
     <t>K6002-53354</t>
   </si>
   <si>
     <t>ELLA. B. ALBURO</t>
   </si>
   <si>
     <t>K7016-58413</t>
   </si>
   <si>
     <t>NORAH DARI</t>
   </si>
   <si>
     <t>K7093-59732</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGAR AVENA </t>
+    <t>EDGAR AVENA</t>
   </si>
   <si>
     <t>K6002-52958</t>
   </si>
   <si>
     <t>MARIBEL BALAN</t>
   </si>
   <si>
     <t>K7124-52506</t>
   </si>
   <si>
     <t>EVELYN J. BUSTAMANTE</t>
   </si>
   <si>
     <t>K7030-52790</t>
   </si>
   <si>
     <t>AMELIE A TINGKAO</t>
   </si>
   <si>
     <t>K6002-52862</t>
   </si>
   <si>
     <t>FAUJIA  S. LU</t>
   </si>
@@ -224,135 +224,135 @@
   <si>
     <t>NALJIN P. ABDUL</t>
   </si>
   <si>
     <t>K7058-62398</t>
   </si>
   <si>
     <t>Marwa annahari</t>
   </si>
   <si>
     <t>K7126-58120</t>
   </si>
   <si>
     <t>MASHUR ABDURAJAK</t>
   </si>
   <si>
     <t>K7093-59731</t>
   </si>
   <si>
     <t>KHALBI BENSALI</t>
   </si>
   <si>
     <t>K7125-52511</t>
   </si>
   <si>
-    <t xml:space="preserve">Fharidzma S langa </t>
+    <t>Fharidzma S langa</t>
   </si>
   <si>
     <t>K7061-59024</t>
   </si>
   <si>
     <t>Al rashid Paniorotan</t>
   </si>
   <si>
     <t>K7125-58036</t>
   </si>
   <si>
     <t>Laiza G Empeñado</t>
   </si>
   <si>
     <t>K7093-54436</t>
   </si>
   <si>
     <t>SHARYLL HASSAN SAMAIN</t>
   </si>
   <si>
     <t>K7126-59052</t>
   </si>
   <si>
     <t>Maimona A Bagih</t>
   </si>
   <si>
     <t>K7016-58924</t>
   </si>
   <si>
     <t>DARWINA AHMAD</t>
   </si>
   <si>
     <t>K6002-58627</t>
   </si>
   <si>
     <t>ABDUSALAM U. GENTE</t>
   </si>
   <si>
     <t>K7016-59034</t>
   </si>
   <si>
-    <t xml:space="preserve">FE DELOS REYES </t>
+    <t>FE DELOS REYES</t>
   </si>
   <si>
     <t>K7030-53400</t>
   </si>
   <si>
     <t>ALMOHBIN K ERILIS</t>
   </si>
   <si>
     <t>K7030-58311</t>
   </si>
   <si>
     <t>Jamjam b samsilani/Sarah AKAHAL samsilana</t>
   </si>
   <si>
     <t>K7061-59534</t>
   </si>
   <si>
     <t>Edmon Suansing</t>
   </si>
   <si>
     <t>K7093-55086</t>
   </si>
   <si>
     <t>NURIA PENAIRA A. TULAWIE</t>
   </si>
   <si>
     <t>K7093-55536</t>
   </si>
   <si>
     <t>KATRINA KAHID</t>
   </si>
   <si>
     <t>K7016-53521</t>
   </si>
   <si>
     <t>BIANCA MAE ABDUL</t>
   </si>
   <si>
     <t>K7121-58732</t>
   </si>
   <si>
-    <t xml:space="preserve">Misuari Tahil </t>
+    <t>Misuari Tahil</t>
   </si>
   <si>
     <t>K7016-62556</t>
   </si>
   <si>
     <t>JAYBAR ABUBAKAR</t>
   </si>
   <si>
     <t>K7093-54756</t>
   </si>
   <si>
     <t>NASRA S. BARIBO</t>
   </si>
   <si>
     <t>K7058-52345</t>
   </si>
   <si>
     <t>Marlon m. Manuel</t>
   </si>
   <si>
     <t>K7061-53089</t>
   </si>
   <si>
     <t>Almalyn Kangiluhan</t>
   </si>
@@ -578,96 +578,96 @@
   <si>
     <t>Alkan a. Lakkian</t>
   </si>
   <si>
     <t>K7074-55243</t>
   </si>
   <si>
     <t>Omar a. Daud</t>
   </si>
   <si>
     <t>K7105-59751</t>
   </si>
   <si>
     <t>JAITON SALAPUDDIN</t>
   </si>
   <si>
     <t>K7093-54661</t>
   </si>
   <si>
     <t>FATNASHARINE S. JAWARI</t>
   </si>
   <si>
     <t>K7086-60527</t>
   </si>
   <si>
-    <t xml:space="preserve">HABIR JAMSIK SAPPAR 1 </t>
+    <t>HABIR JAMSIK SAPPAR 1</t>
   </si>
   <si>
     <t>K7086-59839</t>
   </si>
   <si>
     <t>BINGKAL MARHANA SUSOLAN</t>
   </si>
   <si>
     <t>K7125-62600</t>
   </si>
   <si>
-    <t xml:space="preserve">Isnani Nujur </t>
+    <t>Isnani Nujur</t>
   </si>
   <si>
     <t>K7061-53416</t>
   </si>
   <si>
     <t>Marwina Hapas</t>
   </si>
   <si>
     <t>K7126-57873</t>
   </si>
   <si>
     <t>PATIKUL SULU</t>
   </si>
   <si>
     <t>Lincoln A Habibon</t>
   </si>
   <si>
     <t>K7125-58391</t>
   </si>
   <si>
     <t>TALIPAO SULU</t>
   </si>
   <si>
-    <t xml:space="preserve">Melina N Kalinggalan </t>
+    <t>Melina N Kalinggalan</t>
   </si>
   <si>
     <t>K7069-54670</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
-    <t xml:space="preserve">RADZMA E SAHIPA </t>
+    <t>RADZMA E SAHIPA</t>
   </si>
   <si>
     <t>K6002-58942</t>
   </si>
   <si>
     <t>ROSAMA H. JUMAARI</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NGU8339</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Wils0n garcia</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Suuy Quiawan</t>
   </si>