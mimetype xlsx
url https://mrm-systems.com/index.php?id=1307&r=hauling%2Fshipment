--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,78 +92,78 @@
   <si>
     <t>LAURETA R PIGAO</t>
   </si>
   <si>
     <t>K7129-59575</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>ROUJOHN L.AYSON</t>
   </si>
   <si>
     <t>K7016-59808</t>
   </si>
   <si>
     <t>EMMA DATANGEL</t>
   </si>
   <si>
     <t>K7093-55960</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DAISY RHAINE G. SANTIAGO </t>
+    <t>DAISY RHAINE G. SANTIAGO</t>
   </si>
   <si>
     <t>K7073-59598</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>JOHN EPHRAIM V. CAOAGDAN</t>
   </si>
   <si>
     <t>K7125-60098</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Maxima Fabros </t>
+    <t>Maxima Fabros</t>
   </si>
   <si>
     <t>K7073-59650</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROSARIO </t>
+    <t>RENATO ROSARIO</t>
   </si>
   <si>
     <t>K7063-55728</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>MARLEX UMOQUIT</t>
   </si>
   <si>
     <t>K7020-54907</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>CARLYN P TICOL</t>
   </si>
   <si>
     <t>K7017-53564</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
@@ -188,105 +188,105 @@
   <si>
     <t>Jusnita q  mamuad</t>
   </si>
   <si>
     <t>K7011-59460</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>JOHN PATRICK D. GARCIA</t>
   </si>
   <si>
     <t>K7068-55988</t>
   </si>
   <si>
     <t>MARY ANN GAMILO</t>
   </si>
   <si>
     <t>K7017-54967</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ARYAN P BAUTISTA </t>
+    <t>ARYAN P BAUTISTA</t>
   </si>
   <si>
     <t>K5005-54913</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>JOHN LLOYD A ALBINTO</t>
   </si>
   <si>
     <t>K7093-54572</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>FELIPE CAYME</t>
   </si>
   <si>
     <t>K7030-59439</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ALVIN LEE TELIAO</t>
   </si>
   <si>
     <t>K7016-59615</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JOVITA CALUZA</t>
   </si>
   <si>
     <t>K7093-55634</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JESUS P. MANZANO </t>
+    <t>JESUS P. MANZANO</t>
   </si>
   <si>
     <t>K7072-55550</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL ODINA </t>
+    <t>ARNEL ODINA</t>
   </si>
   <si>
     <t>K7030-59132</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>TERESITA B AGAS</t>
   </si>
   <si>
     <t>K7068-55574</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>MINNIE PADUA CRUZ</t>
   </si>
   <si>
     <t>K7011-59487</t>
   </si>
   <si>
     <t>MORONG BATAAN</t>
   </si>
@@ -302,177 +302,177 @@
   <si>
     <t>PERLUTA B GALANG</t>
   </si>
   <si>
     <t>K7061-59607</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
     <t>Gina Bunsoy</t>
   </si>
   <si>
     <t>K7105-54479</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JAMAICA SANTOS</t>
   </si>
   <si>
     <t>K7068-55165</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA REBOLLEDO </t>
+    <t>VIOLETA REBOLLEDO</t>
   </si>
   <si>
     <t>K7073-59084</t>
   </si>
   <si>
     <t>CIRILO CAJUCOM CASTRO</t>
   </si>
   <si>
     <t>K7123-59580</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY L. LORENZO </t>
+    <t>MARY JOY L. LORENZO</t>
   </si>
   <si>
     <t>K7063-55136</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>REBECCA S DAISOG</t>
   </si>
   <si>
     <t>K7017-54040</t>
   </si>
   <si>
     <t>NENITA LUCAS</t>
   </si>
   <si>
     <t>K7123-59754</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ruby Feliciano Evaristo </t>
+    <t>Ruby Feliciano Evaristo</t>
   </si>
   <si>
     <t>K7074-55025</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>Rhian joy Audrey tagasa</t>
   </si>
   <si>
     <t>K7058-59493</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rommel   a lozano </t>
+    <t>Rommel   a lozano</t>
   </si>
   <si>
     <t>K7068-55732</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>HAYDEE P. VARGAS</t>
   </si>
   <si>
     <t>K7020-54773</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICA  G SCOSTA </t>
+    <t>ERICA  G SCOSTA</t>
   </si>
   <si>
     <t>K7026-59097</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>BENJAMIN SAPASAP RAMOS</t>
   </si>
   <si>
     <t>K7124-59492</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
     <t>REDENTOR REGIE SINOHIN</t>
   </si>
   <si>
     <t>K7063-55014</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>MINOLI CAESAR C.LONTOK</t>
   </si>
   <si>
     <t>K5003-59554</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>MEIVIE MALLARI</t>
   </si>
   <si>
     <t>K5005-55428</t>
   </si>
   <si>
     <t>JOSIE L BAYOR</t>
   </si>
   <si>
     <t>K5003-59405</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">LAMBERTO  TACAISAN </t>
+    <t>LAMBERTO  TACAISAN</t>
   </si>
   <si>
     <t>K5005-54909</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>CARLO MOLINA</t>
   </si>
   <si>
     <t>K7026-59068</t>
   </si>
   <si>
     <t>Maria Idabel B Caling</t>
   </si>
   <si>
     <t>K7063-55645</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>JONAVI C SIMBULAN</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>VIVIAN C.PANLILIO</t>
   </si>
   <si>
     <t>K7017-54560</t>
   </si>
   <si>
     <t>ANGIELYN DAVID</t>
   </si>
   <si>
     <t>K7074-54606</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>Jay medina</t>
   </si>
   <si>
     <t>K7017-54329</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNIFER MOLITANTE </t>
+    <t>JENNIFER MOLITANTE</t>
   </si>
   <si>
     <t>K7011-59552</t>
   </si>
   <si>
     <t>RUSTICO MENDOZA</t>
   </si>
   <si>
     <t>K7126-59053</t>
   </si>
   <si>
     <t>Rey Sumaoang/ Lilibeth Sumaoang</t>
   </si>
   <si>
     <t>K7126-59058</t>
   </si>
   <si>
     <t>Susan Lacson</t>
   </si>
   <si>
     <t>K7061-59163</t>
   </si>
   <si>
     <t>LETICIA PULIDO</t>
   </si>