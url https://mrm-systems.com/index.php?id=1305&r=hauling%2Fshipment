--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -146,309 +146,309 @@
   <si>
     <t>K8002-62125</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>WILSON BERMEJO</t>
   </si>
   <si>
     <t>K7124-57963</t>
   </si>
   <si>
     <t>SAN QUINTIN ABRA</t>
   </si>
   <si>
     <t>CESARIO TOJADO PIRA</t>
   </si>
   <si>
     <t>K7123-59017</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER V. FERNANDEZ </t>
+    <t>ELMER V. FERNANDEZ</t>
   </si>
   <si>
     <t>K5002-70234</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
     <t>JEFELYN VEA</t>
   </si>
   <si>
     <t>K7026-56817</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIPIO ACOSTA </t>
+    <t>ALIPIO ACOSTA</t>
   </si>
   <si>
     <t>K7133-62737</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>Mark gil palacpac</t>
   </si>
   <si>
     <t>K7133-59177</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>Jing jing salom</t>
   </si>
   <si>
     <t>K7121-58575</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Mr. Villamor H Molina</t>
   </si>
   <si>
     <t>K7016-59484</t>
   </si>
   <si>
     <t>ALFREDO GALANO JR</t>
   </si>
   <si>
     <t>K7016-60782</t>
   </si>
   <si>
     <t>ROCKY ABLIDAS</t>
   </si>
   <si>
     <t>K7058-59946</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Roilan   mamayala jr </t>
+    <t>Roilan   mamayala jr</t>
   </si>
   <si>
     <t>K7073-59509</t>
   </si>
   <si>
     <t>RICHARD R. JARA</t>
   </si>
   <si>
     <t>K7020-69623</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIFER B GADIA </t>
+    <t>JULIFER B GADIA</t>
   </si>
   <si>
     <t>K8002-60551</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>REYNANTE PUZON</t>
   </si>
   <si>
     <t>K5003-68841</t>
   </si>
   <si>
     <t>Ronalyn tabaniag</t>
   </si>
   <si>
     <t>K7058-59845</t>
   </si>
   <si>
     <t>Wilbert  urro</t>
   </si>
   <si>
     <t>K7058-61230</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Adela cabajar ortiz</t>
+    <t>Adela cabajar ortiz</t>
   </si>
   <si>
     <t>K7016-59449</t>
   </si>
   <si>
     <t>MARILOU CASALLO</t>
   </si>
   <si>
     <t>K7061-57132</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
     <t>Mariano Felipe jr</t>
   </si>
   <si>
     <t>K8002-62664</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
     <t>WALTER E ESCOJIDO</t>
   </si>
   <si>
     <t>K7020-60697</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELINA VIAJE </t>
+    <t>ADELINA VIAJE</t>
   </si>
   <si>
     <t>K7020-61382</t>
   </si>
   <si>
     <t>K7020-60987</t>
   </si>
   <si>
     <t>K5005-57209</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
   <si>
     <t>LEO VELASCO APUSEN</t>
   </si>
   <si>
     <t>K7073-63270</t>
   </si>
   <si>
     <t>JUDIEL MONTOYA HADUCA</t>
   </si>
   <si>
     <t>K7020-57817</t>
   </si>
   <si>
     <t>ERMA  JANE BARBERO</t>
   </si>
   <si>
     <t>K7058-57653</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>Rosa  habon</t>
   </si>
   <si>
     <t>K7058-60222</t>
   </si>
   <si>
-    <t xml:space="preserve">  Frederick a pascua</t>
+    <t>Frederick a pascua</t>
   </si>
   <si>
     <t>K7011-60553</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>BENEDICT A. AGTUAL</t>
   </si>
   <si>
     <t>K7030-57702</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>PAULINA SALUT</t>
   </si>
   <si>
     <t>K7124-62922</t>
   </si>
   <si>
     <t>EDMUN I MANGLAL LAN</t>
   </si>
   <si>
     <t>K7121-60167</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>Erna G Antonio</t>
   </si>
   <si>
     <t>K7133-58637</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARRYETA CADOY </t>
+    <t>MARRYETA CADOY</t>
   </si>
   <si>
     <t>K7074-68814</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>ADELA ALIBIN FONTEJON</t>
   </si>
   <si>
     <t>K7026-69861</t>
   </si>
   <si>
     <t>Mr Edison de leon</t>
   </si>
   <si>
     <t>K6002-58933</t>
   </si>
   <si>
     <t>ERLINDA ALCOS</t>
   </si>
   <si>
     <t>K7016-61721</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">CARIDAD ESTACIO </t>
+    <t>CARIDAD ESTACIO</t>
   </si>
   <si>
     <t>K8002-53272</t>
   </si>
   <si>
     <t>CESAR BOADO</t>
   </si>
   <si>
     <t>K7073-57997</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>Mary Ann Tugade</t>
   </si>
   <si>
     <t>K7123-59996</t>
   </si>
   <si>
     <t>JOYCE F. CABRERA</t>
   </si>
   <si>
     <t>K7011-59945</t>
   </si>
@@ -479,99 +479,99 @@
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>JESSIE MALANO</t>
   </si>
   <si>
     <t>K7061-56699</t>
   </si>
   <si>
     <t>Christian Angelo Noces</t>
   </si>
   <si>
     <t>K7123-57816</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>IMELDA T. CASILLA</t>
   </si>
   <si>
     <t>K7086-53043</t>
   </si>
   <si>
-    <t xml:space="preserve">BERLYN CAMPOS </t>
+    <t>BERLYN CAMPOS</t>
   </si>
   <si>
     <t>K7011-57172</t>
   </si>
   <si>
     <t>MANUEL PEREZ</t>
   </si>
   <si>
     <t>K7063-61129</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>BERNARD BAUTISTA</t>
   </si>
   <si>
     <t>K6002-58825</t>
   </si>
   <si>
     <t>KHRISTEL ANNE C. MABASA</t>
   </si>
   <si>
     <t>K7063-60837</t>
   </si>
   <si>
     <t>K7126-63185</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA B GACUTAN </t>
+    <t>MARISSA B GACUTAN</t>
   </si>
   <si>
     <t>K7026-57729</t>
   </si>
   <si>
-    <t xml:space="preserve">FAHAD SHARIF </t>
+    <t>FAHAD SHARIF</t>
   </si>
   <si>
     <t>K7134-61196</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Roxanne estacio </t>
+    <t>Roxanne estacio</t>
   </si>
   <si>
     <t>K7086-62233</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>JENNY ROSE LAIGO</t>
   </si>
   <si>
     <t>K7017-57703</t>
   </si>
   <si>
     <t>TINA MARIE BERMAS</t>
   </si>
   <si>
     <t>K7105-54505</t>
   </si>
   <si>
     <t>ERNESTO JARAVATA</t>
   </si>
   <si>
     <t>K7017-54887</t>
   </si>
@@ -587,126 +587,126 @@
   <si>
     <t>K5005-70078</t>
   </si>
   <si>
     <t>LYDIA PALAROAN</t>
   </si>
   <si>
     <t>K8002-59350</t>
   </si>
   <si>
     <t>SUSAN RAGOJO</t>
   </si>
   <si>
     <t>K6002-58308</t>
   </si>
   <si>
     <t>RONALD HIDALGO</t>
   </si>
   <si>
     <t>K7016-60055</t>
   </si>
   <si>
     <t>SAN GABRIEL LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALINDA SOBREPENA </t>
+    <t>ROSALINDA SOBREPENA</t>
   </si>
   <si>
     <t>K7121-60434</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>Melody M Bacani</t>
   </si>
   <si>
     <t>K7061-60568</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>Jaime Laroco</t>
   </si>
   <si>
     <t>K7133-57287</t>
   </si>
   <si>
-    <t xml:space="preserve">Kevin javier </t>
+    <t>Kevin javier</t>
   </si>
   <si>
     <t>K7073-61254</t>
   </si>
   <si>
     <t>CHARMIE O. VILLANUEVA</t>
   </si>
   <si>
     <t>K5002-60494</t>
   </si>
   <si>
     <t>DAISY REN JOY OCON</t>
   </si>
   <si>
     <t>K7073-58783</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>JOSIE LUMBO BALTAZAR</t>
   </si>
   <si>
     <t>K8002-65066</t>
   </si>
   <si>
     <t>PERLA VIDUYA</t>
   </si>
   <si>
     <t>K7126-63297</t>
   </si>
   <si>
     <t>Lourdes A Padilla</t>
   </si>
   <si>
     <t>K7072-61753</t>
   </si>
   <si>
     <t>CURRIMAO ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOFEL CADCAD</t>
   </si>
   <si>
     <t>K7058-59949</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> James  vincent   deus</t>
+    <t>James  vincent   deus</t>
   </si>
   <si>
     <t>K7074-60427</t>
   </si>
   <si>
     <t>CHRISTOPHER PASION</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Kba3618</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jomar Mendoza 09954629089</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alex Yuson 09544435519</t>
   </si>