--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-58593</t>
   </si>
   <si>
     <t>ALAMADA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Sammy Sitchon</t>
   </si>
   <si>
     <t>K7061-59608</t>
   </si>
   <si>
     <t>Songer Ating</t>
   </si>
   <si>
     <t>K7086-59856</t>
   </si>
   <si>
-    <t xml:space="preserve">RISSA MAE G, ESCARZA </t>
+    <t>RISSA MAE G, ESCARZA</t>
   </si>
   <si>
     <t>K7086-62884</t>
   </si>
   <si>
     <t>K7074-55643</t>
   </si>
   <si>
     <t>CARMEN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Nasrudin abdullatip</t>
   </si>
   <si>
     <t>K7020-69619</t>
   </si>
   <si>
     <t>CHRISTIAN RAY A PAALISBO</t>
   </si>
   <si>
     <t>K7011-62137</t>
   </si>
   <si>
     <t>EMRAIDA NAWAL</t>
   </si>
@@ -119,57 +119,57 @@
   <si>
     <t>K7011-62139</t>
   </si>
   <si>
     <t>MONERA GANDALO</t>
   </si>
   <si>
     <t>K7073-59720</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Wilson S. Jardeleza</t>
   </si>
   <si>
     <t>K7017-53555</t>
   </si>
   <si>
     <t>VENERANDO L CEBALLOS</t>
   </si>
   <si>
     <t>K5003-57044</t>
   </si>
   <si>
-    <t xml:space="preserve">JACKELYN M ADAQUE </t>
+    <t>JACKELYN M ADAQUE</t>
   </si>
   <si>
     <t>K7135-62696</t>
   </si>
   <si>
-    <t xml:space="preserve">SURAIDA L TACUKEN </t>
+    <t>SURAIDA L TACUKEN</t>
   </si>
   <si>
     <t>K7020-61051</t>
   </si>
   <si>
     <t>MARIA MIRASOL OREJUDOS</t>
   </si>
   <si>
     <t>K7121-61318</t>
   </si>
   <si>
     <t>LIBUNGAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Wilma C Ambrocio</t>
   </si>
   <si>
     <t>K7129-58220</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>PERLITA DE GUZMAN</t>
   </si>
@@ -203,213 +203,213 @@
   <si>
     <t>K7026-58666</t>
   </si>
   <si>
     <t>Jonalyn Nolada</t>
   </si>
   <si>
     <t>K7020-54946</t>
   </si>
   <si>
     <t>PAULINO V CASEL</t>
   </si>
   <si>
     <t>K7126-62882</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Nilo Dela Peña/Roque Paracuelles</t>
   </si>
   <si>
     <t>K7125-59272</t>
   </si>
   <si>
-    <t xml:space="preserve">Ato Minis Sandaton </t>
+    <t>Ato Minis Sandaton</t>
   </si>
   <si>
     <t>K7124-59005</t>
   </si>
   <si>
     <t>RAHIMA K. KULILONG</t>
   </si>
   <si>
     <t>K7126-59383</t>
   </si>
   <si>
     <t>Thong M Landasan</t>
   </si>
   <si>
     <t>K7030-53397</t>
   </si>
   <si>
     <t>MR BONIFACIO D PURGATORIO</t>
   </si>
   <si>
     <t>K7020-59612</t>
   </si>
   <si>
-    <t xml:space="preserve">NILDA D SOLAIMAN </t>
+    <t>NILDA D SOLAIMAN</t>
   </si>
   <si>
     <t>K7073-59332</t>
   </si>
   <si>
     <t>Monaida M. Duma</t>
   </si>
   <si>
     <t>K7123-62402</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MOHIDDEN G. ALI</t>
   </si>
   <si>
     <t>K7026-56794</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MR. MAOLA ESMAIL</t>
   </si>
   <si>
     <t>K7123-59087</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN C. PAGHARION </t>
+    <t>VIVIAN C. PAGHARION</t>
   </si>
   <si>
     <t>K7074-54882</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Faisal ali</t>
   </si>
   <si>
     <t>K5002-59601</t>
   </si>
   <si>
     <t>KADATUAN AKIL</t>
   </si>
   <si>
     <t>K5003-59174</t>
   </si>
   <si>
-    <t xml:space="preserve">MOSAID ZURIN </t>
+    <t>MOSAID ZURIN</t>
   </si>
   <si>
     <t>K7058-59582</t>
   </si>
   <si>
-    <t xml:space="preserve"> Norhan kadil taib</t>
+    <t>Norhan kadil taib</t>
   </si>
   <si>
     <t>K5004-69852</t>
   </si>
   <si>
     <t>ALDDIN SULEIK LAGUIBAN</t>
   </si>
   <si>
     <t>K7073-60565</t>
   </si>
   <si>
     <t>ALEX L. Kading</t>
   </si>
   <si>
     <t>K8002-60251</t>
   </si>
   <si>
     <t>HASSIM S SAMBUTOAN or SAUDI M KASAN</t>
   </si>
   <si>
     <t>K7074-54621</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Ronico o. Maratas</t>
   </si>
   <si>
     <t>K8002-60666</t>
   </si>
   <si>
     <t>MARK ROSELLE DELA CRUZ</t>
   </si>
   <si>
     <t>K6002-57034</t>
   </si>
   <si>
     <t>REX OBEDENCIO</t>
   </si>
   <si>
     <t>K7061-59746</t>
   </si>
   <si>
-    <t xml:space="preserve">SUNNY &amp;: NELSON HALLARCES </t>
+    <t>SUNNY &amp;: NELSON HALLARCES</t>
   </si>
   <si>
     <t>K7061-58912</t>
   </si>
   <si>
     <t>K7061-58347</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ESTERLITA Flauta</t>
   </si>
   <si>
     <t>K7121-56612</t>
   </si>
   <si>
     <t>ARAKAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Julie M Cornejo  c/o Jonalyn B Estrella</t>
   </si>
   <si>
     <t>K7124-52313</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ANAH JANE VOTACION</t>
   </si>
   <si>
     <t>K7125-62620</t>
   </si>
   <si>
-    <t xml:space="preserve">Ederlina Andilab </t>
+    <t>Ederlina Andilab</t>
   </si>
   <si>
     <t>K7016-62575</t>
   </si>
   <si>
     <t>ANTONIO SABADO</t>
   </si>
   <si>
     <t>K7121-62181</t>
   </si>
   <si>
     <t>Charlie Liza</t>
   </si>
   <si>
     <t>K7073-61341</t>
   </si>
   <si>
     <t>SALVACION P. TALIGA</t>
   </si>
   <si>
     <t>K7086-61103</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
@@ -440,87 +440,87 @@
   <si>
     <t>MAMA L. DATUBANDAR</t>
   </si>
   <si>
     <t>K7093-55007</t>
   </si>
   <si>
     <t>EBRAHIM S. KADIL</t>
   </si>
   <si>
     <t>K7134-61859</t>
   </si>
   <si>
     <t>Princess althah taja</t>
   </si>
   <si>
     <t>K7093-54802</t>
   </si>
   <si>
     <t>SARAPIA M. DIOAGA</t>
   </si>
   <si>
     <t>K7123-52424</t>
   </si>
   <si>
-    <t xml:space="preserve">NORAISA M. OSMEÑA </t>
+    <t>NORAISA M. OSMEÑA</t>
   </si>
   <si>
     <t>K7058-59687</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jameson bilalang</t>
+    <t>Jameson bilalang</t>
   </si>
   <si>
     <t>K5004-59819</t>
   </si>
   <si>
     <t>REYNALDO TRICO</t>
   </si>
   <si>
     <t>K7123-53478</t>
   </si>
   <si>
     <t>K7011-62123</t>
   </si>
   <si>
     <t>NORSALAM H. MANTUKAY</t>
   </si>
   <si>
     <t>K7086-62903</t>
   </si>
   <si>
     <t>K7061-56866</t>
   </si>
   <si>
-    <t xml:space="preserve">Almyera Alibaer </t>
+    <t>Almyera Alibaer</t>
   </si>
   <si>
     <t>K7016-58861</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGILIA SUPILO </t>
+    <t>VIRGILIA SUPILO</t>
   </si>
   <si>
     <t>K7068-60995</t>
   </si>
   <si>
     <t>KUNAO MANGUINDRA SALIDO</t>
   </si>
   <si>
     <t>K7016-61317</t>
   </si>
   <si>
     <t>BAIDIDO GUIALIDIN</t>
   </si>
   <si>
     <t>K7011-62131</t>
   </si>
   <si>
     <t>AMER A. EBRAHIM</t>
   </si>
   <si>
     <t>K7030-58877</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>GUIARIA GUIAMALON</t>
   </si>
   <si>
     <t>K7086-62643</t>
   </si>
   <si>
     <t>NHORA U HADJINOR</t>
   </si>
   <si>
     <t>K7126-59674</t>
   </si>
   <si>
     <t>Faisal M Jiapar</t>
   </si>
   <si>
     <t>K7123-58102</t>
   </si>
   <si>
     <t>ALEANA G. MANAGZA</t>
   </si>
   <si>
     <t>K7125-60535</t>
   </si>
   <si>
-    <t xml:space="preserve">Asnaira datucan </t>
+    <t>Asnaira datucan</t>
   </si>
   <si>
     <t>K7133-61235</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>Zainodin ali usman</t>
   </si>
   <si>
     <t>K7026-56911</t>
   </si>
   <si>
     <t>BAIRAGA SAWAL SULTAN</t>
   </si>
   <si>
     <t>K7126-59737</t>
   </si>
   <si>
     <t>Hasim M Takomi</t>
   </si>
   <si>
     <t>K7121-59792</t>
   </si>
@@ -740,126 +740,126 @@
   <si>
     <t>K7121-53231</t>
   </si>
   <si>
     <t>Jibril Abduraman</t>
   </si>
   <si>
     <t>K7072-61275</t>
   </si>
   <si>
     <t>BRYAN BANDALA</t>
   </si>
   <si>
     <t>K5003-69601</t>
   </si>
   <si>
     <t>ALBANIE PATALAM ESMAEL</t>
   </si>
   <si>
     <t>K7061-56841</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonathan Alcancia </t>
+    <t>Jonathan Alcancia</t>
   </si>
   <si>
     <t>K8002-61005</t>
   </si>
   <si>
     <t>TALAYAN MAGUINDANAO</t>
   </si>
   <si>
     <t>YAHYA DALIMBANG</t>
   </si>
   <si>
     <t>K7016-61307</t>
   </si>
   <si>
     <t>TALITAY MAGUINDANAO</t>
   </si>
   <si>
     <t>ZAHARA SAKANDAL</t>
   </si>
   <si>
     <t>K7086-61799</t>
   </si>
   <si>
     <t>SULTAN MASTURA MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">APAO TUMAS SIKING </t>
+    <t>APAO TUMAS SIKING</t>
   </si>
   <si>
     <t>K7093-61383</t>
   </si>
   <si>
     <t>NASSIF SALENDAB MOKALID</t>
   </si>
   <si>
     <t>K7093-61837</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>REMMY M.SALLY</t>
   </si>
   <si>
     <t>K7129-69927</t>
   </si>
   <si>
     <t>ABIE ABDUL MINDOG</t>
   </si>
   <si>
     <t>K7093-54789</t>
   </si>
   <si>
     <t>MANGUDADATU MAGUINDANAO</t>
   </si>
   <si>
     <t>TAHIR M. ABPIT</t>
   </si>
   <si>
     <t>K7073-61288</t>
   </si>
   <si>
     <t>PANDAG MAGUINDANAO</t>
   </si>
   <si>
     <t>Amer Pananggulon</t>
   </si>
   <si>
     <t>K7030-59520</t>
   </si>
   <si>
     <t>DATU HOFFER AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMER MAMALUMPONG </t>
+    <t>SAMER MAMALUMPONG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NHD3612</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jhonpeher monleon 09632541767</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Gilbert wakit 09301928064</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>JomarARetrato</t>
   </si>