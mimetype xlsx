--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-61158</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mark josrph  s msriano</t>
+    <t>Mark josrph  s msriano</t>
   </si>
   <si>
     <t>K7030-60713</t>
   </si>
   <si>
     <t>MARY ANGELICA B OCAMPO</t>
   </si>
   <si>
     <t>K7061-68477</t>
   </si>
   <si>
     <t>Michelle Nicdao</t>
   </si>
   <si>
     <t>K6002-58426</t>
   </si>
   <si>
     <t>LEVI L. GUEVARRA</t>
   </si>
   <si>
     <t>K7086-58630</t>
   </si>
   <si>
     <t>Irene Bendigurin Nolasco</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>K7016-67954</t>
   </si>
   <si>
     <t>ANGELA BUCO</t>
   </si>
   <si>
     <t>K7030-55908</t>
   </si>
   <si>
     <t>RAQUEL R LALU</t>
   </si>
   <si>
     <t>K7072-61164</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>BELARMINO L. DE JESUS JR.</t>
   </si>
   <si>
     <t>K7125-61790</t>
   </si>
   <si>
-    <t xml:space="preserve">Jasler Asis lulu Bacad </t>
+    <t>Jasler Asis lulu Bacad</t>
   </si>
   <si>
     <t>K8002-61757</t>
   </si>
   <si>
     <t>ALDRIN MACALINO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV 576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>