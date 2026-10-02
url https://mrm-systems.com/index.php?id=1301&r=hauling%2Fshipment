--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -62,114 +62,114 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-60974</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>QUEENIE CABUAY</t>
   </si>
   <si>
     <t>K7058-53087</t>
   </si>
   <si>
     <t>EDWIN RAGO</t>
   </si>
   <si>
     <t>K7061-57186</t>
   </si>
   <si>
-    <t xml:space="preserve">Edwin Dela Cruz </t>
+    <t>Edwin Dela Cruz</t>
   </si>
   <si>
     <t>K7133-59924</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary grace L. TAMAYO </t>
+    <t>Mary grace L. TAMAYO</t>
   </si>
   <si>
     <t>K6002-52422</t>
   </si>
   <si>
     <t>MERCEDES BAUTISTA</t>
   </si>
   <si>
     <t>K6002-56500</t>
   </si>
   <si>
     <t>ANGELINA LAGAMAYO</t>
   </si>
   <si>
     <t>K7121-60540</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORA D BAÑADERA </t>
+    <t>FLORA D BAÑADERA</t>
   </si>
   <si>
     <t>K7134-62253</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>LORNA VISTRO</t>
   </si>
   <si>
     <t>K7134-61822</t>
   </si>
   <si>
     <t>Rowena gaila</t>
   </si>
   <si>
     <t>K7016-58795</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>KATELYN LOIS VARGAS</t>
   </si>
   <si>
     <t>K5003-68779</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>ALMA S. GABRIEL</t>
   </si>
   <si>
     <t>K7058-53266</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K7126-59311</t>
   </si>
   <si>
     <t>Jordan Figueroa</t>
   </si>
   <si>
     <t>K7011-59356</t>
   </si>
   <si>
     <t>JHOVETH F. CAISIP</t>
   </si>
   <si>
     <t>K7134-57469</t>
   </si>
   <si>
     <t>Fernando cornel</t>
   </si>
   <si>
     <t>K7011-58405</t>
   </si>
   <si>
     <t>MARVIN MARISTELA</t>
   </si>
@@ -194,57 +194,57 @@
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>GREGORIO A. DAGANG JR.</t>
   </si>
   <si>
     <t>K7133-56407</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>PaCITA VINLUAN</t>
   </si>
   <si>
     <t>K8002-69860</t>
   </si>
   <si>
     <t>DIANDE CRUZ JR II</t>
   </si>
   <si>
     <t>K7093-57583</t>
   </si>
   <si>
-    <t xml:space="preserve">OFELIA BARTOLOME </t>
+    <t>OFELIA BARTOLOME</t>
   </si>
   <si>
     <t>K7016-56928</t>
   </si>
   <si>
-    <t xml:space="preserve">CY BRIEL VENTAYEN </t>
+    <t>CY BRIEL VENTAYEN</t>
   </si>
   <si>
     <t>K7086-57868</t>
   </si>
   <si>
     <t>ANNIE RUBIA</t>
   </si>
   <si>
     <t>K7124-58571</t>
   </si>
   <si>
     <t>ROSEIFE I JUMENEZ</t>
   </si>
   <si>
     <t>K7072-59817</t>
   </si>
   <si>
     <t>RENE TABURNAL</t>
   </si>
   <si>
     <t>K7026-57778</t>
   </si>
   <si>
     <t>Ernesto D. Dalisay</t>
   </si>