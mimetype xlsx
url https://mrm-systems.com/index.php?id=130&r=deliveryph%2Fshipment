--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -71,297 +71,297 @@
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>AVELINO PEDRONAN JR</t>
   </si>
   <si>
     <t>K7063-76370</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>DENVER BULSECO</t>
   </si>
   <si>
     <t>K7129-81655</t>
   </si>
   <si>
     <t>HELEN R. BARTOLOME</t>
   </si>
   <si>
     <t>K7080-76482</t>
   </si>
   <si>
-    <t xml:space="preserve">REYCHELL C TANORA </t>
+    <t>REYCHELL C TANORA</t>
   </si>
   <si>
     <t>K6002-74805</t>
   </si>
   <si>
     <t>ALBERT  GAMATA</t>
   </si>
   <si>
     <t>K7058-85938</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roman  m  mateo</t>
+    <t>Roman  m  mateo</t>
   </si>
   <si>
     <t>K7073-76063</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>BERNARDO V ZINAMPAN</t>
   </si>
   <si>
     <t>K7020-77564</t>
   </si>
   <si>
     <t>FELICITAS U VELASCO</t>
   </si>
   <si>
     <t>K5005-87883</t>
   </si>
   <si>
     <t>DEXTER CALIMAG</t>
   </si>
   <si>
     <t>K7017-76891</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>JOREL G RABUSA</t>
   </si>
   <si>
     <t>K7063-75709</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
     <t>MARILYN NATIVIDAD</t>
   </si>
   <si>
     <t>K7126-76113</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLY ALEJO </t>
+    <t>SHIRLY ALEJO</t>
   </si>
   <si>
     <t>K7125-77714</t>
   </si>
   <si>
     <t>RIZAL CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena Bayaca </t>
+    <t>Rowena Bayaca</t>
   </si>
   <si>
     <t>K7069-75886</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>GLORY CABLARDA PASA</t>
   </si>
   <si>
     <t>K7063-86866</t>
   </si>
   <si>
     <t>FRELYN CALIXTO</t>
   </si>
   <si>
     <t>K7068-77277</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>ELISA TUMANGUIL</t>
   </si>
   <si>
     <t>K7020-76123</t>
   </si>
   <si>
     <t>GAYLORD CALIGUIRAN</t>
   </si>
   <si>
     <t>K7126-88358</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Elepante Agustin </t>
+    <t>Elepante Agustin</t>
   </si>
   <si>
     <t>K7069-75969</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Lea B Vinarao</t>
   </si>
   <si>
     <t>K7127-89355</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>PILAR MIRANDA</t>
   </si>
   <si>
     <t>K7127-75639</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>ALLAN SIOBAL ABUD</t>
   </si>
   <si>
     <t>K7017-75863</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>CHRISTY GASTON OSTEB</t>
   </si>
   <si>
     <t>K7020-71956</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMELIA D LEAL </t>
+    <t>ROMELIA D LEAL</t>
   </si>
   <si>
     <t>K7068-69755</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>FLORITA LOPEZ DADIZ</t>
   </si>
   <si>
     <t>K7125-70735</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Daisy Torres Blanza </t>
+    <t>Daisy Torres Blanza</t>
   </si>
   <si>
     <t>K7125-70729</t>
   </si>
   <si>
-    <t xml:space="preserve">johnny Tomas Budumo jr </t>
+    <t>johnny Tomas Budumo jr</t>
   </si>
   <si>
     <t>K7125-64359</t>
   </si>
   <si>
-    <t xml:space="preserve">Jayson de guzman </t>
+    <t>Jayson de guzman</t>
   </si>
   <si>
     <t>K7068-77462</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>FELMA DOMINGO</t>
   </si>
   <si>
     <t>K7133-74572</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Clarene carlos </t>
+    <t>Clarene carlos</t>
   </si>
   <si>
     <t>K7063-77051</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>RAMILYN DALIRI</t>
   </si>
   <si>
     <t>K7020-78481</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>LEILANI L BAQUIRAN</t>
   </si>
   <si>
     <t>K7072-76150</t>
   </si>
   <si>
     <t>SHYRIL AND MARIBEL DIAZ BALISI</t>
   </si>
   <si>
     <t>K7135-84033</t>
   </si>
   <si>
     <t>Myrna Dagdag</t>
   </si>
   <si>
     <t>K7093-83982</t>
   </si>
   <si>
     <t>NESTOR CALIGUIRAN</t>
   </si>
   <si>
     <t>K7133-88836</t>
   </si>
   <si>
     <t>Ceferina fugaban</t>
   </si>
   <si>
     <t>K7020-78253</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA JANE BARONIA </t>
+    <t>LERMA JANE BARONIA</t>
   </si>
   <si>
     <t>K7016-88850</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Raynard M Licodini</t>
   </si>
   <si>
     <t>K7121-88318</t>
   </si>
   <si>
     <t>Virginia M Valenzuela</t>
   </si>
   <si>
     <t>K5005-88236</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>FE M PUMARAS</t>
   </si>