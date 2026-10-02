--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -104,69 +104,69 @@
   <si>
     <t>K7086-62893</t>
   </si>
   <si>
     <t>SAN ISIDRO ABRA</t>
   </si>
   <si>
     <t>BENNY AGUDAL</t>
   </si>
   <si>
     <t>K7123-53263</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>SHERWIN R. GUMSAT</t>
   </si>
   <si>
     <t>K7058-57300</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Ernesto d calaoagan </t>
+    <t>Ernesto d calaoagan</t>
   </si>
   <si>
     <t>K7086-53482</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CELSO JEORGE R, SINA </t>
+    <t>CELSO JEORGE R, SINA</t>
   </si>
   <si>
     <t>K7073-52295</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDO Balangatan </t>
+    <t>ALFREDO Balangatan</t>
   </si>
   <si>
     <t>K7026-58019</t>
   </si>
   <si>
     <t>DENNIS CAPISTRANO</t>
   </si>
   <si>
     <t>K7011-59330</t>
   </si>
   <si>
     <t>JANETTE.SAUPAN</t>
   </si>
   <si>
     <t>K7026-58016</t>
   </si>
   <si>
     <t>MARILYN TINAZA</t>
   </si>
   <si>
     <t>K7121-52376</t>
   </si>
   <si>
     <t>James Andrew Quianzon</t>
   </si>
@@ -260,57 +260,57 @@
   <si>
     <t>K5004-58086</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>JOSEPHINE A ANGELO</t>
   </si>
   <si>
     <t>K7061-57018</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>Alfredo Noto</t>
   </si>
   <si>
     <t>K7086-53043</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">BERLYN CAMPOS </t>
+    <t>BERLYN CAMPOS</t>
   </si>
   <si>
     <t>K7016-58830</t>
   </si>
   <si>
-    <t xml:space="preserve">LYNETTE IMELDA MALLARE </t>
+    <t>LYNETTE IMELDA MALLARE</t>
   </si>
   <si>
     <t>K7129-52306</t>
   </si>
   <si>
     <t>BURGOS LA UNION</t>
   </si>
   <si>
     <t>HERMINIGILDA SORIANO</t>
   </si>
   <si>
     <t>K7016-58229</t>
   </si>
   <si>
     <t>PUGO LA UNION</t>
   </si>
   <si>
     <t>CONCHITA LANGAS</t>
   </si>
   <si>
     <t>K7121-53353</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
@@ -323,51 +323,51 @@
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>ANNELYN GONZALES</t>
   </si>
   <si>
     <t>K8002-59354</t>
   </si>
   <si>
     <t>RODRIGO MEDRANO</t>
   </si>
   <si>
     <t>K8002-59350</t>
   </si>
   <si>
     <t>SUSAN RAGOJO</t>
   </si>
   <si>
     <t>K7058-59555</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> Honoriac m marzan </t>
+    <t>Honoriac m marzan</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abd2516</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronnie David 09152194349</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alex yuson</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>