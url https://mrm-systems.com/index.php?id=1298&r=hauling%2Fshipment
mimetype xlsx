--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -56,69 +56,69 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-58343</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>GARY MARTINEZ DONES</t>
   </si>
   <si>
     <t>K7121-60223</t>
   </si>
   <si>
-    <t xml:space="preserve">Lowella Salcedo </t>
+    <t>Lowella Salcedo</t>
   </si>
   <si>
     <t>K7017-60322</t>
   </si>
   <si>
     <t>CARLINA ARDANE</t>
   </si>
   <si>
     <t>K7068-61130</t>
   </si>
   <si>
     <t>AIMEE L. BERMUDEZ</t>
   </si>
   <si>
     <t>K7030-61399</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIAN GRACE LANCITA </t>
+    <t>MARIAN GRACE LANCITA</t>
   </si>
   <si>
     <t>K7011-63183</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>VICENTA OBEREZ</t>
   </si>
   <si>
     <t>K7068-61167</t>
   </si>
   <si>
     <t>RAHILA C.TABULOG</t>
   </si>
   <si>
     <t>K7061-57137</t>
   </si>
   <si>
     <t>Meriam Not</t>
   </si>
   <si>
     <t>K7123-56789</t>
   </si>
@@ -143,306 +143,306 @@
   <si>
     <t>ALEX M, PENDATUN</t>
   </si>
   <si>
     <t>K7123-63093</t>
   </si>
   <si>
     <t>JACINTO HANDUMON LUZA</t>
   </si>
   <si>
     <t>K7105-59124</t>
   </si>
   <si>
     <t>JOSEPHINE H. CANILLA</t>
   </si>
   <si>
     <t>K5002-59535</t>
   </si>
   <si>
     <t>RIAN ANTHONY PUTIAN</t>
   </si>
   <si>
     <t>K7058-61920</t>
   </si>
   <si>
-    <t xml:space="preserve"> Saturnina  harolain</t>
+    <t>Saturnina  harolain</t>
   </si>
   <si>
     <t>K7011-62870</t>
   </si>
   <si>
     <t>HILARIO ANDOY</t>
   </si>
   <si>
     <t>K7058-57907</t>
   </si>
   <si>
     <t>Rene a magangcong</t>
   </si>
   <si>
     <t>K7061-57052</t>
   </si>
   <si>
-    <t xml:space="preserve">Edrowel Lacadman </t>
+    <t>Edrowel Lacadman</t>
   </si>
   <si>
     <t>K7061-62592</t>
   </si>
   <si>
     <t>Elineta Castrodes</t>
   </si>
   <si>
     <t>K7121-61803</t>
   </si>
   <si>
     <t>Virginia Addun</t>
   </si>
   <si>
     <t>K7126-61267</t>
   </si>
   <si>
     <t>Riegil R Bazar</t>
   </si>
   <si>
     <t>K7124-62906</t>
   </si>
   <si>
     <t>JOY ANGIN</t>
   </si>
   <si>
     <t>K7073-62285</t>
   </si>
   <si>
     <t>ANDREA B.MARTINEZ c/o RJM STORE E.SALAMANCA AVE.</t>
   </si>
   <si>
     <t>K7020-61057</t>
   </si>
   <si>
     <t>HAZEL TIMKANG</t>
   </si>
   <si>
     <t>K7072-56965</t>
   </si>
   <si>
-    <t xml:space="preserve">GRINGO MAQUILING </t>
+    <t>GRINGO MAQUILING</t>
   </si>
   <si>
     <t>K7093-60635</t>
   </si>
   <si>
     <t>RAILIN HADJI RASAD ABA</t>
   </si>
   <si>
     <t>K7086-62003</t>
   </si>
   <si>
-    <t xml:space="preserve">SYLVINO P, BOSTON </t>
+    <t>SYLVINO P, BOSTON</t>
   </si>
   <si>
     <t>K7086-61968</t>
   </si>
   <si>
-    <t xml:space="preserve">ISAGANI B, CANDREJO </t>
+    <t>ISAGANI B, CANDREJO</t>
   </si>
   <si>
     <t>K7058-56902</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE GALOSINO </t>
+    <t>MICHELLE GALOSINO</t>
   </si>
   <si>
     <t>K7072-60961</t>
   </si>
   <si>
-    <t xml:space="preserve">BRAYAN MACA OLAP </t>
+    <t>BRAYAN MACA OLAP</t>
   </si>
   <si>
     <t>K7063-60795</t>
   </si>
   <si>
     <t>RENAN TUCLAUD</t>
   </si>
   <si>
     <t>K8002-61793</t>
   </si>
   <si>
     <t>NORAISA ZACARIA</t>
   </si>
   <si>
     <t>K7030-62109</t>
   </si>
   <si>
     <t>JOSEPHINE DANGGAN</t>
   </si>
   <si>
     <t>K7016-58928</t>
   </si>
   <si>
     <t>HUSSAIN JALLAO</t>
   </si>
   <si>
     <t>K7017-54327</t>
   </si>
   <si>
-    <t xml:space="preserve">JERLYN S LANUZA </t>
+    <t>JERLYN S LANUZA</t>
   </si>
   <si>
     <t>K7058-57903</t>
   </si>
   <si>
-    <t xml:space="preserve">  Nelson  r morales</t>
+    <t>Nelson  r morales</t>
   </si>
   <si>
     <t>K7124-58448</t>
   </si>
   <si>
     <t>ANTONIO B. CABANOG JR</t>
   </si>
   <si>
     <t>K8002-59073</t>
   </si>
   <si>
     <t>ASNIE A NOR</t>
   </si>
   <si>
     <t>K7069-55247</t>
   </si>
   <si>
     <t>Louie Sannicolas Ibardolaza</t>
   </si>
   <si>
     <t>K7016-53329</t>
   </si>
   <si>
     <t>CECILIA PLAZOS</t>
   </si>
   <si>
     <t>K7134-59032</t>
   </si>
   <si>
     <t>Queenie Jane lingo</t>
   </si>
   <si>
     <t>K7061-57911</t>
   </si>
   <si>
-    <t xml:space="preserve">Ernie Estacion </t>
+    <t>Ernie Estacion</t>
   </si>
   <si>
     <t>K5003-59409</t>
   </si>
   <si>
-    <t xml:space="preserve">LYKA MAE DIMSON </t>
+    <t>LYKA MAE DIMSON</t>
   </si>
   <si>
     <t>K5003-60060</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">EUKIHARA CANOZA </t>
+    <t>EUKIHARA CANOZA</t>
   </si>
   <si>
     <t>K7016-58030</t>
   </si>
   <si>
-    <t xml:space="preserve">SEGUNDO GRAGASIN </t>
+    <t>SEGUNDO GRAGASIN</t>
   </si>
   <si>
     <t>K7074-54743</t>
   </si>
   <si>
     <t>Susana a. Tayo</t>
   </si>
   <si>
     <t>K7125-62007</t>
   </si>
   <si>
-    <t xml:space="preserve">Geah Mae Dimapanag </t>
+    <t>Geah Mae Dimapanag</t>
   </si>
   <si>
     <t>K7126-63256</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>Adnan Masandag</t>
   </si>
   <si>
     <t>K7061-58249</t>
   </si>
   <si>
     <t>Edmund Roy Esoy</t>
   </si>
   <si>
     <t>K8002-53398</t>
   </si>
   <si>
     <t>JUNREY CABALAN</t>
   </si>
   <si>
     <t>K7123-58512</t>
   </si>
   <si>
     <t>MADONA S. DIZON</t>
   </si>
   <si>
     <t>K8002-58140</t>
   </si>
   <si>
     <t>SUSAN T TENASAS</t>
   </si>
   <si>
     <t>K7016-62788</t>
   </si>
   <si>
     <t>LUZVIMINDA VILLA</t>
   </si>
   <si>
     <t>K7126-59080</t>
   </si>
   <si>
     <t>Almera Cassandra U Mamalac</t>
   </si>
   <si>
     <t>K7093-60297</t>
   </si>
   <si>
-    <t xml:space="preserve">NADZNEEH R. RAJAHBUAYAN </t>
+    <t>NADZNEEH R. RAJAHBUAYAN</t>
   </si>
   <si>
     <t>K7124-58531</t>
   </si>
   <si>
     <t>SURALLAH SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROXANIE PACIENTE SETERRA </t>
+    <t>ROXANIE PACIENTE SETERRA</t>
   </si>
   <si>
     <t>K7030-58982</t>
   </si>
   <si>
     <t>CRISTINE G FLORES</t>
   </si>
   <si>
     <t>K5004-61576</t>
   </si>
   <si>
     <t>TAMPAKAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>MARY DAPHNE C BALSOTE</t>
   </si>
   <si>
     <t>K7121-56943</t>
   </si>
   <si>
     <t>TANTANGAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>Elenor Singhanon</t>
   </si>
@@ -473,51 +473,51 @@
   <si>
     <t>ROWENA  B, BATINGKAY</t>
   </si>
   <si>
     <t>K7121-60262</t>
   </si>
   <si>
     <t>LAKE SEBU SOUTH COTABATO</t>
   </si>
   <si>
     <t>Josielyn Sulan Sabang</t>
   </si>
   <si>
     <t>K7129-53104</t>
   </si>
   <si>
     <t>CHARLIE SEALMOY</t>
   </si>
   <si>
     <t>K7058-62261</t>
   </si>
   <si>
     <t>BAGUMBAYAN SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve"> Celso  llanda</t>
+    <t>Celso  llanda</t>
   </si>
   <si>
     <t>K7061-60163</t>
   </si>
   <si>
     <t>Johnny Castro</t>
   </si>
   <si>
     <t>K7124-59529</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>LINANG PASANDALAN</t>
   </si>
   <si>
     <t>K7124-62421</t>
   </si>
   <si>
     <t>ALAN ALIB LINDONGAN</t>
   </si>
   <si>
     <t>K7073-62967</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>K6002-52333</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>LILIBETH B. EDAN̈O</t>
   </si>
   <si>
     <t>K7093-54420</t>
   </si>
   <si>
     <t>FRANCIS DAN D. ANIMAS</t>
   </si>
   <si>
     <t>K7133-60759</t>
   </si>
   <si>
     <t>Helen islak</t>
   </si>
   <si>
     <t>K7061-53256</t>
   </si>
   <si>
-    <t xml:space="preserve">Mimie Melocoton </t>
+    <t>Mimie Melocoton</t>
   </si>
   <si>
     <t>K7124-59055</t>
   </si>
   <si>
     <t>mohema dipatuan</t>
   </si>
   <si>
     <t>K7133-60674</t>
   </si>
   <si>
     <t>Wilson candia</t>
   </si>
   <si>
     <t>K7020-54591</t>
   </si>
   <si>
     <t>LUTAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>BAINOT M MANGUDADATU</t>
   </si>
   <si>
     <t>K7072-55113</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>PALIMBANG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Pudja tauf</t>
   </si>
   <si>
     <t>K7020-60610</t>
   </si>
   <si>
     <t>PINKY A TUANSI</t>
   </si>
   <si>
     <t>K7026-58264</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MOHAMMAD K. ABPET</t>
   </si>
   <si>
     <t>K7093-59829</t>
   </si>
   <si>
-    <t xml:space="preserve">ZABIDI S. KABUGATAN </t>
+    <t>ZABIDI S. KABUGATAN</t>
   </si>
   <si>
     <t>K7072-60799</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MARY KRIS MAIDO</t>
   </si>
   <si>
     <t>K7125-59326</t>
   </si>
   <si>
     <t>Hohnesis Moires</t>
   </si>
   <si>
     <t>K7093-54769</t>
   </si>
   <si>
     <t>MAHER M. TATAK</t>
   </si>
   <si>
     <t>K7086-62948</t>
   </si>
@@ -698,198 +698,198 @@
   <si>
     <t>REMA PABA</t>
   </si>
   <si>
     <t>K7093-54744</t>
   </si>
   <si>
     <t>MARIA Q. HAVERIA</t>
   </si>
   <si>
     <t>K7074-59773</t>
   </si>
   <si>
     <t>Joan c. Palma</t>
   </si>
   <si>
     <t>K7061-56256</t>
   </si>
   <si>
     <t>Eduardo Pelarios</t>
   </si>
   <si>
     <t>K7125-62197</t>
   </si>
   <si>
-    <t xml:space="preserve">Zabdiel L Porras </t>
+    <t>Zabdiel L Porras</t>
   </si>
   <si>
     <t>K7074-60654</t>
   </si>
   <si>
     <t>K7121-62238</t>
   </si>
   <si>
     <t>Juliet Tabura</t>
   </si>
   <si>
     <t>K7125-62502</t>
   </si>
   <si>
-    <t xml:space="preserve">Teresita P Tamayo </t>
+    <t>Teresita P Tamayo</t>
   </si>
   <si>
     <t>K7073-60349</t>
   </si>
   <si>
     <t>ALABEL (Capital) SARANGANI</t>
   </si>
   <si>
     <t>RONALDO C. BONITA</t>
   </si>
   <si>
     <t>K8002-58778</t>
   </si>
   <si>
     <t>MICHELLE MELETANTE</t>
   </si>
   <si>
     <t>K7121-62985</t>
   </si>
   <si>
     <t>GLAN SARANGANI</t>
   </si>
   <si>
     <t>Dora Mae  Bana Milliona</t>
   </si>
   <si>
     <t>K7125-53007</t>
   </si>
   <si>
     <t>Arcelita C Aba</t>
   </si>
   <si>
     <t>K7017-54322</t>
   </si>
   <si>
     <t>NORMA B SANCHEZ</t>
   </si>
   <si>
     <t>K7061-57506</t>
   </si>
   <si>
     <t>KIAMBA SARANGANI</t>
   </si>
   <si>
     <t>Watary Aminola</t>
   </si>
   <si>
     <t>K7093-58398</t>
   </si>
   <si>
-    <t xml:space="preserve">HASNIA MANALUGAN </t>
+    <t>HASNIA MANALUGAN</t>
   </si>
   <si>
     <t>K7061-60676</t>
   </si>
   <si>
     <t>MAASIM SARANGANI</t>
   </si>
   <si>
     <t>Abdulkarim hadji ali</t>
   </si>
   <si>
     <t>K7123-59089</t>
   </si>
   <si>
     <t>Hamer S Tagum</t>
   </si>
   <si>
     <t>K7063-59749</t>
   </si>
   <si>
     <t>JONTHAN B.ALIMAO</t>
   </si>
   <si>
     <t>K7058-58178</t>
   </si>
   <si>
     <t>MAITUM SARANGANI</t>
   </si>
   <si>
-    <t xml:space="preserve">JEHARA ALFONSO </t>
+    <t>JEHARA ALFONSO</t>
   </si>
   <si>
     <t>K7063-61707</t>
   </si>
   <si>
     <t>JAY I.DUCUSIN</t>
   </si>
   <si>
     <t>K8002-58211</t>
   </si>
   <si>
     <t>MAE FLOR ACEBES</t>
   </si>
   <si>
     <t>K7017-55492</t>
   </si>
   <si>
     <t>MALAPATAN SARANGANI</t>
   </si>
   <si>
     <t>FELINA L BASIO</t>
   </si>
   <si>
     <t>K7017-54328</t>
   </si>
   <si>
     <t>K7123-58218</t>
   </si>
   <si>
-    <t xml:space="preserve">IVY RAMOS CAPAROS </t>
+    <t>IVY RAMOS CAPAROS</t>
   </si>
   <si>
     <t>K7061-56890</t>
   </si>
   <si>
     <t>Lyka Mae Navarro</t>
   </si>
   <si>
     <t>K7126-56829</t>
   </si>
   <si>
     <t>MALUNGON SARANGANI</t>
   </si>
   <si>
     <t>Rogellio B.Adoy</t>
   </si>
   <si>
     <t>K7058-53182</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ernesto    suan jr </t>
+    <t>Ernesto    suan jr</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Man6716</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Wendel sangual</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rodel malunpong</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>