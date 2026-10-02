--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -95,75 +95,75 @@
   <si>
     <t>ARMANDO. MACATANGAY</t>
   </si>
   <si>
     <t>K5002-52550</t>
   </si>
   <si>
     <t>ALICE BUAN</t>
   </si>
   <si>
     <t>K7129-52444</t>
   </si>
   <si>
     <t>michelle ann abas</t>
   </si>
   <si>
     <t>K5004-53362</t>
   </si>
   <si>
     <t>REMEDIOS MANALO</t>
   </si>
   <si>
     <t>K7133-61548</t>
   </si>
   <si>
-    <t xml:space="preserve">Ronald simon </t>
+    <t>Ronald simon</t>
   </si>
   <si>
     <t>K7011-59019</t>
   </si>
   <si>
     <t>GUIA KYLA MARIELLE MARASIGAN</t>
   </si>
   <si>
     <t>K7016-53313</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">RAFAEL LORENZO </t>
+    <t>RAFAEL LORENZO</t>
   </si>
   <si>
     <t>K7126-63027</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Myra Pueblo </t>
+    <t>Myra Pueblo</t>
   </si>
   <si>
     <t>K7061-61815</t>
   </si>
   <si>
     <t>MELANIE ZARA</t>
   </si>
   <si>
     <t>K7126-52334</t>
   </si>
   <si>
     <t>CUENCA BATANGAS</t>
   </si>
   <si>
     <t>Maricel B Lunar</t>
   </si>
   <si>
     <t>K7011-59240</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>ENRICO T. ALDAY</t>
   </si>
@@ -203,102 +203,102 @@
   <si>
     <t>JEFFREY BARREDO</t>
   </si>
   <si>
     <t>K5002-61571</t>
   </si>
   <si>
     <t>MABINI BATANGAS</t>
   </si>
   <si>
     <t>BABY NOVA PANOPIO</t>
   </si>
   <si>
     <t>K7129-60913</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
     <t>DINA C. ARETA</t>
   </si>
   <si>
     <t>K7061-59530</t>
   </si>
   <si>
-    <t xml:space="preserve">Justine Alcance </t>
+    <t>Justine Alcance</t>
   </si>
   <si>
     <t>K7026-58280</t>
   </si>
   <si>
     <t>MATAASNAKAHOY BATANGAS</t>
   </si>
   <si>
     <t>Wilfredo Lescano Jr</t>
   </si>
   <si>
     <t>K7011-61182</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
     <t>RHODA L. DECAL</t>
   </si>
   <si>
     <t>K7129-60891</t>
   </si>
   <si>
     <t>NOVA LESLEY REMILLO</t>
   </si>
   <si>
     <t>K8002-52854</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>RITA SALAZAR</t>
   </si>
   <si>
     <t>K7030-52305</t>
   </si>
   <si>
     <t>ARCEL A CAPILI</t>
   </si>
   <si>
     <t>K7133-62099</t>
   </si>
   <si>
     <t>Loreto levita</t>
   </si>
   <si>
     <t>K7061-59143</t>
   </si>
   <si>
-    <t xml:space="preserve">BELEN SANCCHEZ </t>
+    <t>BELEN SANCCHEZ</t>
   </si>
   <si>
     <t>K5005-55214</t>
   </si>
   <si>
     <t>EDGARDO SISON</t>
   </si>
   <si>
     <t>K7105-57107</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>MANUEL A. VIRTUCIO</t>
   </si>
   <si>
     <t>K7072-55901</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>MARISSA ANDAL</t>
   </si>
@@ -317,51 +317,51 @@
   <si>
     <t>K7086-52849</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>Elizabeth C.Malabanan</t>
   </si>
   <si>
     <t>K7017-54563</t>
   </si>
   <si>
     <t>PERLUTA M DE VILLA</t>
   </si>
   <si>
     <t>K6002-53276</t>
   </si>
   <si>
     <t>LUISITO M. MARCO</t>
   </si>
   <si>
     <t>K7016-58433</t>
   </si>
   <si>
-    <t xml:space="preserve">BEthZAIDA DE VILLA </t>
+    <t>BEthZAIDA DE VILLA</t>
   </si>
   <si>
     <t>K7126-59528</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>Matilde Adia</t>
   </si>
   <si>
     <t>K7063-59775</t>
   </si>
   <si>
     <t>TERESA M.DE CASTRO</t>
   </si>
   <si>
     <t>K7016-58206</t>
   </si>
   <si>
     <t>TERESITA ACUZAR</t>
   </si>
   <si>
     <t>K5002-58535</t>
   </si>
@@ -503,246 +503,246 @@
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>LIEZEL A LACUESTA</t>
   </si>
   <si>
     <t>K7061-60350</t>
   </si>
   <si>
     <t>Jenalyn Alano</t>
   </si>
   <si>
     <t>K7011-61432</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>Albert A Nivero</t>
   </si>
   <si>
     <t>K7074-61897</t>
   </si>
   <si>
-    <t xml:space="preserve">CINDY KATRINA LAGMAN </t>
+    <t>CINDY KATRINA LAGMAN</t>
   </si>
   <si>
     <t>K7121-53046</t>
   </si>
   <si>
     <t>Gigie  E Anola</t>
   </si>
   <si>
     <t>K7026-57920</t>
   </si>
   <si>
     <t>JULIETA BRIONES</t>
   </si>
   <si>
     <t>K7121-61175</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Jeorge Paulo Enriquez </t>
+    <t>Jeorge Paulo Enriquez</t>
   </si>
   <si>
     <t>K7086-57974</t>
   </si>
   <si>
     <t>JUN SACRISTIA</t>
   </si>
   <si>
     <t>K7061-58586</t>
   </si>
   <si>
     <t>Kia Chavex</t>
   </si>
   <si>
     <t>K7125-60977</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer Macawili </t>
+    <t>Jennifer Macawili</t>
   </si>
   <si>
     <t>K7129-59401</t>
   </si>
   <si>
     <t>LEOCADIO NICOLAS</t>
   </si>
   <si>
     <t>K5002-62839</t>
   </si>
   <si>
     <t>JENNETH PITOGO</t>
   </si>
   <si>
     <t>K7026-52538</t>
   </si>
   <si>
     <t>MARIFE AMORADO</t>
   </si>
   <si>
     <t>K7069-55287</t>
   </si>
   <si>
     <t>Liberto cuarto</t>
   </si>
   <si>
     <t>K7134-53455</t>
   </si>
   <si>
     <t>Melissa nanez</t>
   </si>
   <si>
     <t>K7086-59105</t>
   </si>
   <si>
     <t>JERICHO M, CATALLA</t>
   </si>
   <si>
     <t>K7105-57383</t>
   </si>
   <si>
     <t>JAYSON UNTALAN</t>
   </si>
   <si>
     <t>K7134-58886</t>
   </si>
   <si>
-    <t xml:space="preserve">Jackelyn espinosa </t>
+    <t>Jackelyn espinosa</t>
   </si>
   <si>
     <t>K7061-61467</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICAR Borromeo </t>
+    <t>MARICAR Borromeo</t>
   </si>
   <si>
     <t>K7058-56983</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Arnold belarma</t>
+    <t>Arnold belarma</t>
   </si>
   <si>
     <t>K7016-58132</t>
   </si>
   <si>
     <t>PADRE BURGOS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">LORNA FERNANDEZ </t>
+    <t>LORNA FERNANDEZ</t>
   </si>
   <si>
     <t>K7126-52388</t>
   </si>
   <si>
     <t>PANUKULAN QUEZON</t>
   </si>
   <si>
     <t>Evelyn B Barcelon</t>
   </si>
   <si>
     <t>K7126-52431</t>
   </si>
   <si>
     <t>QUEZON QUEZON</t>
   </si>
   <si>
     <t>Liza T Rodillas</t>
   </si>
   <si>
     <t>K7123-63103</t>
   </si>
   <si>
     <t>REAL QUEZON</t>
   </si>
   <si>
     <t>ROWENA MIRAS</t>
   </si>
   <si>
     <t>K8002-58242</t>
   </si>
   <si>
     <t>HILARY VINCENT OR JINCY LASCANO</t>
   </si>
   <si>
     <t>K7123-52669</t>
   </si>
   <si>
     <t>SAN FRANCISCO (AURORA) QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN FERNANDEZ </t>
+    <t>EDWIN FERNANDEZ</t>
   </si>
   <si>
     <t>K7026-58366</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>RICARDO AROCENA</t>
   </si>
   <si>
     <t>K7086-59415</t>
   </si>
   <si>
     <t>VANESSA O, MARCO</t>
   </si>
   <si>
     <t>K7058-59473</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mark jhorin  almagro</t>
+    <t>Mark jhorin  almagro</t>
   </si>
   <si>
     <t>K7123-52894</t>
   </si>
   <si>
     <t>OSCAR A. ABLER</t>
   </si>
   <si>
     <t>K7074-59756</t>
   </si>
   <si>
     <t>Joan b. Comia</t>
   </si>
   <si>
     <t>K7058-53246</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Norelyn  esquebel</t>
+    <t>Norelyn  esquebel</t>
   </si>
   <si>
     <t>K7030-52736</t>
   </si>
   <si>
     <t>JOEL ORIGENES</t>
   </si>
   <si>
     <t>K7061-60229</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>Ma Lourdes Alminiana</t>
   </si>
   <si>
     <t>K7061-59404</t>
   </si>
   <si>
     <t>Ed Aguilo</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>