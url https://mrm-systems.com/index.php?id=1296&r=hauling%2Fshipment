--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,198 +50,198 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-57937</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MS ALI </t>
+    <t>MS ALI</t>
   </si>
   <si>
     <t>K7061-59381</t>
   </si>
   <si>
     <t>Teresita Tolentino</t>
   </si>
   <si>
     <t>K7125-58806</t>
   </si>
   <si>
-    <t xml:space="preserve">Domingo Liwanag </t>
+    <t>Domingo Liwanag</t>
   </si>
   <si>
     <t>K7061-70354</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ARSENIA VALENCIA </t>
+    <t>ARSENIA VALENCIA</t>
   </si>
   <si>
     <t>K7125-58899</t>
   </si>
   <si>
-    <t xml:space="preserve">Rudy Jacinto </t>
+    <t>Rudy Jacinto</t>
   </si>
   <si>
     <t>K5002-60050</t>
   </si>
   <si>
     <t>CLEVER JOHN TICSAY</t>
   </si>
   <si>
     <t>K7121-58039</t>
   </si>
   <si>
-    <t xml:space="preserve">Lilia David Sanchez </t>
+    <t>Lilia David Sanchez</t>
   </si>
   <si>
     <t>K8002-62710</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>LINA DIEZ</t>
   </si>
   <si>
     <t>K7123-54448</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. ROWENA C MORETO/SARAH MORETO </t>
+    <t>MA. ROWENA C MORETO/SARAH MORETO</t>
   </si>
   <si>
     <t>K7016-58757</t>
   </si>
   <si>
     <t>YEAMMILLIN ESPINO</t>
   </si>
   <si>
     <t>K7123-58540</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTINE T. CASTRO </t>
+    <t>JUSTINE T. CASTRO</t>
   </si>
   <si>
     <t>K7072-61495</t>
   </si>
   <si>
     <t>EYCEL CAPATI</t>
   </si>
   <si>
     <t>K7125-62228</t>
   </si>
   <si>
-    <t xml:space="preserve">Jacqueline Remulta </t>
+    <t>Jacqueline Remulta</t>
   </si>
   <si>
     <t>K7105-59025</t>
   </si>
   <si>
     <t>RONALD DIMARUCOT</t>
   </si>
   <si>
     <t>K7086-58318</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ALPHA SIMPAUCO</t>
   </si>
   <si>
     <t>K7030-58468</t>
   </si>
   <si>
     <t>JOCELYN E ANGELES</t>
   </si>
   <si>
     <t>K7123-56566</t>
   </si>
   <si>
     <t>MINDA E MUNGCAL</t>
   </si>
   <si>
     <t>K5002-61426</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTHONIE JOSH QUIAMBAO </t>
+    <t>ANTHONIE JOSH QUIAMBAO</t>
   </si>
   <si>
     <t>K7017-60217</t>
   </si>
   <si>
-    <t xml:space="preserve">ANES P LISING </t>
+    <t>ANES P LISING</t>
   </si>
   <si>
     <t>K6002-58330</t>
   </si>
   <si>
     <t>MYCA P. CABRAL</t>
   </si>
   <si>
     <t>K7073-61414</t>
   </si>
   <si>
     <t>MARA P. TORNO</t>
   </si>
   <si>
     <t>K6002-56953</t>
   </si>
   <si>
     <t>SALVIE DUNGCA</t>
   </si>
   <si>
     <t>K7016-59370</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EVA ( MYRNA ) TOLENTINO </t>
+    <t>EVA ( MYRNA ) TOLENTINO</t>
   </si>
   <si>
     <t>K7073-59347</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Lolita Dejito</t>
   </si>
   <si>
     <t>K7124-58101</t>
   </si>
   <si>
     <t>KELVIN MONTEMAYOR SANCHEZ</t>
   </si>
   <si>
     <t>K7126-58170</t>
   </si>
   <si>
     <t>Jalen Aguilar</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>