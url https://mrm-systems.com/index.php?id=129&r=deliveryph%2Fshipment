--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -161,72 +161,72 @@
   <si>
     <t>E-JAY A. TORRES</t>
   </si>
   <si>
     <t>K7133-74434</t>
   </si>
   <si>
     <t>Jayleen urian</t>
   </si>
   <si>
     <t>K7016-75404</t>
   </si>
   <si>
     <t>PAMPLONA CAGAYAN</t>
   </si>
   <si>
     <t>JOCELYN TAYAWA</t>
   </si>
   <si>
     <t>K7125-87848</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Ricci gon Fritz Siriban </t>
+    <t>Ricci gon Fritz Siriban</t>
   </si>
   <si>
     <t>K8002-70731</t>
   </si>
   <si>
     <t>JENNIFER LOPEZ</t>
   </si>
   <si>
     <t>K5003-72896</t>
   </si>
   <si>
     <t>CONSUELO SORIAN0</t>
   </si>
   <si>
     <t>K5003-87131</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">alyssa barivan </t>
+    <t>alyssa barivan</t>
   </si>
   <si>
     <t>K7074-83775</t>
   </si>
   <si>
     <t>Severino g. Imatong</t>
   </si>
   <si>
     <t>K7073-76059</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>LUDIVina G. QUILANG / ROLDAN P QUILANG</t>
   </si>
   <si>
     <t>K5005-83922</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>MARK PAUL ABAD ALEJANDRO</t>
   </si>
@@ -272,111 +272,111 @@
   <si>
     <t>K7058-86126</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>Vilma  c  cammayp</t>
   </si>
   <si>
     <t>K7063-87909</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>AURELIO BONARES SR</t>
   </si>
   <si>
     <t>T260303080607194</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EDMARI NADINE R. UCLOS </t>
+    <t>EDMARI NADINE R. UCLOS</t>
   </si>
   <si>
     <t>T260112134238042</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>GEORGE C. BANANA</t>
   </si>
   <si>
     <t>T260213123738864</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD FRANCIS B. VALENCIA </t>
+    <t>RICHARD FRANCIS B. VALENCIA</t>
   </si>
   <si>
     <t>T260222142754060</t>
   </si>
   <si>
-    <t xml:space="preserve">GEORGE C. BANADA </t>
+    <t>GEORGE C. BANADA</t>
   </si>
   <si>
     <t>T260223193501175</t>
   </si>
   <si>
-    <t xml:space="preserve">RICO MARIANO </t>
+    <t>RICO MARIANO</t>
   </si>
   <si>
     <t>T260205085950168</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">WILHELMINA JAVIER </t>
+    <t>WILHELMINA JAVIER</t>
   </si>
   <si>
     <t>T260218151942018</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>NIDA ARAGON</t>
   </si>
   <si>
     <t>T260301173657405</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHNNY M. MANANGAN </t>
+    <t>JOHNNY M. MANANGAN</t>
   </si>
   <si>
     <t>T260117142006860</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGAR BAYUBAY </t>
+    <t>EDGAR BAYUBAY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>NICK</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RUEL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>