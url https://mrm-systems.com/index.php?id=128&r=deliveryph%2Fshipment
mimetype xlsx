--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -95,51 +95,51 @@
   <si>
     <t>K7069-75573</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LAWRENCE DUPALE</t>
   </si>
   <si>
     <t>K7073-87805</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>TERESITA SANGUISA</t>
   </si>
   <si>
     <t>K7061-88095</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Angeline Natividad </t>
+    <t>Angeline Natividad</t>
   </si>
   <si>
     <t>K7017-70660</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>IRENE DELA CRUZ</t>
   </si>
   <si>
     <t>K5005-83579</t>
   </si>
   <si>
     <t>JONA BAUTISTA</t>
   </si>
   <si>
     <t>K7132-76372</t>
   </si>
   <si>
     <t>CATALINA F SANTOS</t>
   </si>
   <si>
     <t>K6002-76298</t>
   </si>
@@ -167,177 +167,177 @@
   <si>
     <t>K7063-76595</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>LOUIE C.GANCEÑA</t>
   </si>
   <si>
     <t>K7063-75554</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>REY.A.CABRILLOS</t>
   </si>
   <si>
     <t>K7123-76621</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLAN A BARCELONA </t>
+    <t>ALLAN A BARCELONA</t>
   </si>
   <si>
     <t>K7020-71713</t>
   </si>
   <si>
     <t>MARIONE B PATIAG</t>
   </si>
   <si>
     <t>K5002-86740</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>NUMERIANO TAPIÑO</t>
   </si>
   <si>
     <t>K7121-88286</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jovel S Tabla g</t>
   </si>
   <si>
     <t>K7105-85599</t>
   </si>
   <si>
     <t>CORAZON REYES</t>
   </si>
   <si>
     <t>K7026-83955</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES VIADAN </t>
+    <t>MARITES VIADAN</t>
   </si>
   <si>
     <t>K7020-77201</t>
   </si>
   <si>
     <t>ROSALINDA M. ORANI</t>
   </si>
   <si>
     <t>K7069-75473</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA A DELA CRUZ </t>
+    <t>MARISSA A DELA CRUZ</t>
   </si>
   <si>
     <t>K7123-75544</t>
   </si>
   <si>
     <t>Salonita guieb</t>
   </si>
   <si>
     <t>K7126-88702</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>EVELYN MERCEDES</t>
   </si>
   <si>
     <t>K7124-76336</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>RENIEL A. ABUBO</t>
   </si>
   <si>
     <t>K7011-85740</t>
   </si>
   <si>
     <t>Richard M. Lacerna</t>
   </si>
   <si>
     <t>K7126-76093</t>
   </si>
   <si>
     <t>Noel M Fahardo</t>
   </si>
   <si>
     <t>K5002-88326</t>
   </si>
   <si>
-    <t xml:space="preserve">RUENA RAMOS REYES </t>
+    <t>RUENA RAMOS REYES</t>
   </si>
   <si>
     <t>K7073-67525</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Joemar M. DE Rueda</t>
   </si>
   <si>
     <t>K7125-76757</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Robert Rivera </t>
+    <t>Robert Rivera</t>
   </si>
   <si>
     <t>K7135-72212</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>Edgardo espiritu</t>
   </si>
   <si>
     <t>K7125-74301</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Oscar M Vivero Sr </t>
+    <t>Oscar M Vivero Sr</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-04-29 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>