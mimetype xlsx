--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -68,96 +68,96 @@
   <si>
     <t>K7074-76585</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Violets ochoco pataray</t>
   </si>
   <si>
     <t>K7017-72958</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>GILDA ADUCA PRINCESS JOY ADUCA</t>
   </si>
   <si>
     <t>K7020-70122</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LENDY P TULINGAN </t>
+    <t>LENDY P TULINGAN</t>
   </si>
   <si>
     <t>K7069-68310</t>
   </si>
   <si>
     <t>09319281626</t>
   </si>
   <si>
     <t>K7063-70610</t>
   </si>
   <si>
     <t>ZENAIDA S.BARTOLOME</t>
   </si>
   <si>
     <t>K5002-75450</t>
   </si>
   <si>
     <t>Hanly C. Libao</t>
   </si>
   <si>
     <t>K7123-76419</t>
   </si>
   <si>
     <t>ALEXANDER CONDE</t>
   </si>
   <si>
     <t>K7068-71211</t>
   </si>
   <si>
     <t>DHENBERLIE P BENITO</t>
   </si>
   <si>
     <t>K7072-68375</t>
   </si>
   <si>
     <t>DUPAX DEL SUR NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LERIMAE CAMPO</t>
   </si>
   <si>
     <t>K7124-66897</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMULO B. DELA CRUZ </t>
+    <t>ROMULO B. DELA CRUZ</t>
   </si>
   <si>
     <t>K7133-72439</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Rosana canayan</t>
   </si>
   <si>
     <t>K7068-71471</t>
   </si>
   <si>
     <t>MARVIN M.CAJUCOM</t>
   </si>
   <si>
     <t>K7072-73105</t>
   </si>
   <si>
     <t>SUSAN BARROGA</t>
   </si>
   <si>
     <t>K7063-83234</t>
   </si>
@@ -179,216 +179,216 @@
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARY JOY MINA</t>
   </si>
   <si>
     <t>K8002-76164</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>ALOHA Z CASTAÑETO</t>
   </si>
   <si>
     <t>K5003-67039</t>
   </si>
   <si>
     <t>Gigie R. lingat</t>
   </si>
   <si>
     <t>K7058-81998</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bongbong   chigway </t>
+    <t>Bongbong   chigway</t>
   </si>
   <si>
     <t>K7132-75568</t>
   </si>
   <si>
     <t>RONALDO BALADAD</t>
   </si>
   <si>
     <t>K7093-75669</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICK A. VENTURA </t>
+    <t>ERICK A. VENTURA</t>
   </si>
   <si>
     <t>K7011-72348</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
     <t>EVELYN JARAMILLO</t>
   </si>
   <si>
     <t>K7020-73581</t>
   </si>
   <si>
     <t>ROMEL P MARTIN</t>
   </si>
   <si>
     <t>K7133-73547</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">HANNAH MAY TOLENTINO </t>
+    <t>HANNAH MAY TOLENTINO</t>
   </si>
   <si>
     <t>K7080-76250</t>
   </si>
   <si>
     <t>Allen Rey Llanes Juan</t>
   </si>
   <si>
     <t>K7123-76519</t>
   </si>
   <si>
     <t>NAGTIPUNAN QUIRINO</t>
   </si>
   <si>
     <t>FELICIDAD A. LIYBAG</t>
   </si>
   <si>
     <t>K7058-67469</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julita  r. Monteverde </t>
+    <t>Julita  r. Monteverde</t>
   </si>
   <si>
     <t>K7061-67568</t>
   </si>
   <si>
     <t>Roel Lopez</t>
   </si>
   <si>
     <t>K7068-62307</t>
   </si>
   <si>
     <t>MARIA DG JARDIEL</t>
   </si>
   <si>
     <t>K7125-74287</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Chinchin Gonzalez </t>
+    <t>Chinchin Gonzalez</t>
   </si>
   <si>
     <t>K7124-75176</t>
   </si>
   <si>
     <t>ELENA PESCAWIN</t>
   </si>
   <si>
     <t>K7072-68707</t>
   </si>
   <si>
     <t>MERCIDITA DE PABLO</t>
   </si>
   <si>
     <t>K7017-82893</t>
   </si>
   <si>
     <t>DILASAG AURORA</t>
   </si>
   <si>
     <t>JERICO M JOSHUE</t>
   </si>
   <si>
     <t>K7058-76252</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ria mae  espiritu</t>
+    <t>Ria mae  espiritu</t>
   </si>
   <si>
     <t>K7063-73947</t>
   </si>
   <si>
     <t>ARNEL ORDOÑA</t>
   </si>
   <si>
     <t>K5001-76487</t>
   </si>
   <si>
     <t>Engr. Sheryll Ann B. Galang</t>
   </si>
   <si>
     <t>T260128113824777</t>
   </si>
   <si>
     <t>NENITA DELOS SANTOS</t>
   </si>
   <si>
     <t>T260128114031497</t>
   </si>
   <si>
     <t>T260128114311387</t>
   </si>
   <si>
     <t>T260130140819092</t>
   </si>
   <si>
     <t>AMBAGUIO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SEAN SALCEDO</t>
   </si>
   <si>
     <t>T260205182329594</t>
   </si>
   <si>
     <t>RUPERTO MANUEL</t>
   </si>
   <si>
     <t>T260206123009490</t>
   </si>
   <si>
     <t>SAN LUIS AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">REINA QUERIJERO </t>
+    <t>REINA QUERIJERO</t>
   </si>
   <si>
     <t>T260116140258832</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER MALIT </t>
+    <t>ELMER MALIT</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>2026-04-23 00:00:00</t>
   </si>
   <si>
     <t>DATE RETURN</t>
   </si>