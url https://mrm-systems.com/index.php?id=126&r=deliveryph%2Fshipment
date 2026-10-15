--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -68,75 +68,75 @@
   <si>
     <t>K7124-74655</t>
   </si>
   <si>
     <t>BANAUE IFUGAO</t>
   </si>
   <si>
     <t>ROSA TAPYUGON</t>
   </si>
   <si>
     <t>K7073-70834</t>
   </si>
   <si>
     <t>HUNGDUAN IFUGAO</t>
   </si>
   <si>
     <t>ROLDAN GUIMPATAN</t>
   </si>
   <si>
     <t>K7125-68904</t>
   </si>
   <si>
     <t>KIANGAN IFUGAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Orly Dogwe </t>
+    <t>Orly Dogwe</t>
   </si>
   <si>
     <t>K7011-71959</t>
   </si>
   <si>
     <t>LAGAWE (Capital) IFUGAO</t>
   </si>
   <si>
     <t>ERLINDA AYOPON</t>
   </si>
   <si>
     <t>K7011-70757</t>
   </si>
   <si>
     <t>LAMUT IFUGAO</t>
   </si>
   <si>
     <t>VICTORY ROBLES JR</t>
   </si>
   <si>
     <t>K7125-73419</t>
   </si>
   <si>
-    <t xml:space="preserve">Marivic T Corpuz </t>
+    <t>Marivic T Corpuz</t>
   </si>
   <si>
     <t>K7017-71187</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>MARVIN DULAWAN</t>
   </si>
   <si>
     <t>K7073-71962</t>
   </si>
   <si>
     <t>KHAILY QUENNIE JOY / REWARD JAMES CALUMPIT</t>
   </si>
   <si>
     <t>K7011-70782</t>
   </si>
   <si>
     <t>LEVIERIZA F. CACHO</t>
   </si>
   <si>
     <t>K7063-75951</t>
   </si>
@@ -191,144 +191,144 @@
   <si>
     <t>FIDILA K CHAPYOSEN</t>
   </si>
   <si>
     <t>K6002-73421</t>
   </si>
   <si>
     <t>NELLY WANGWANG</t>
   </si>
   <si>
     <t>K7011-67677</t>
   </si>
   <si>
     <t>SAGADA MOUNTAIN PROVINCE</t>
   </si>
   <si>
     <t>CHARLIE GEORGE A. NGAGAN</t>
   </si>
   <si>
     <t>K7073-71841</t>
   </si>
   <si>
     <t>TADIAN MOUNTAIN PROVINCE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAMILAH B. GODDI </t>
+    <t>JAMILAH B. GODDI</t>
   </si>
   <si>
     <t>K7068-85036</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>LOLITA M.CAVUGSA</t>
   </si>
   <si>
     <t>K6002-75304</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>DENMARK. YATAR</t>
   </si>
   <si>
     <t>K5005-68154</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MALEN ESPELERA</t>
   </si>
   <si>
     <t>K7073-67011</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Luz L. Fernandez</t>
   </si>
   <si>
     <t>K7129-75490</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Severino Valenzuela </t>
+    <t>Severino Valenzuela</t>
   </si>
   <si>
     <t>K7061-67371</t>
   </si>
   <si>
     <t>QUEZON NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Mary Jane Andrada</t>
   </si>
   <si>
     <t>K5005-74929</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MAYONA P ELIZAGA</t>
   </si>
   <si>
     <t>K7072-72173</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>IRMINA MALLARI</t>
   </si>
   <si>
     <t>K7129-74822</t>
   </si>
   <si>
     <t>FERNAN P. CADIENTE</t>
   </si>
   <si>
     <t>K7017-67369</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SARIAH A BULAYUNGAN</t>
   </si>
   <si>
     <t>K7061-67023</t>
   </si>
   <si>
-    <t xml:space="preserve">John Paul Albinto </t>
+    <t>John Paul Albinto</t>
   </si>
   <si>
     <t>K7093-70156</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>DOMINGA BOLESA</t>
   </si>
   <si>
     <t>K7124-72129</t>
   </si>
   <si>
     <t>VALDEZ LAILANIE CAYABAN</t>
   </si>
   <si>
     <t>K7093-62749</t>
   </si>
   <si>
     <t>K5004-75157</t>
   </si>
   <si>
     <t>REYLIZA RAMOS</t>
   </si>