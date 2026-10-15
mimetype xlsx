--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -62,102 +62,102 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-67734</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Gina Bibas</t>
   </si>
   <si>
     <t>K7068-73196</t>
   </si>
   <si>
     <t>ANASTACIA TUNGOL/MA CINDY TUNGOL</t>
   </si>
   <si>
     <t>K7058-72189</t>
   </si>
   <si>
-    <t xml:space="preserve"> Justine  curl  torres</t>
+    <t>Justine  curl  torres</t>
   </si>
   <si>
     <t>K7061-66879</t>
   </si>
   <si>
     <t>Gilda DE Guzman</t>
   </si>
   <si>
     <t>K7011-67774</t>
   </si>
   <si>
     <t>BERNARDITA CONDE</t>
   </si>
   <si>
     <t>K7011-75751</t>
   </si>
   <si>
     <t>JUVY C. VALDEZ</t>
   </si>
   <si>
     <t>K7061-66881</t>
   </si>
   <si>
     <t>K7020-74229</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>LESTER JOSEPH M CASTRO</t>
   </si>
   <si>
     <t>K7121-67631</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>Genaro Secillano</t>
   </si>
   <si>
     <t>K7073-66940</t>
   </si>
   <si>
     <t>NOVELYN B. PALATA</t>
   </si>
   <si>
     <t>K7093-70347</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIFE M. GONZALEZ </t>
+    <t>MARIFE M. GONZALEZ</t>
   </si>
   <si>
     <t>K7074-73780</t>
   </si>
   <si>
     <t>Cagabhion floresa samberi</t>
   </si>
   <si>
     <t>K7030-75109</t>
   </si>
   <si>
     <t>JULIE F JABINES</t>
   </si>
   <si>
     <t>K7121-67184</t>
   </si>
   <si>
     <t>K7068-68143</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>ERNESTO GARRIDO JR.</t>
   </si>