--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -74,162 +74,162 @@
   <si>
     <t>CORAZON BAUTISTA</t>
   </si>
   <si>
     <t>K7017-53558</t>
   </si>
   <si>
     <t>PERLA SALINAS</t>
   </si>
   <si>
     <t>K7011-56149</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>ADRIAN B. MARIÑAS</t>
   </si>
   <si>
     <t>K7061-54822</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LHAIDHIE RAQUIPISO </t>
+    <t>LHAIDHIE RAQUIPISO</t>
   </si>
   <si>
     <t>K7058-56054</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma  angeluca  puyaoan</t>
+    <t>Ma  angeluca  puyaoan</t>
   </si>
   <si>
     <t>K7129-54745</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>JULIETA BASADA</t>
   </si>
   <si>
     <t>K7086-55227</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>MELCHOR L UNTALAN</t>
   </si>
   <si>
     <t>K7124-54732</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>ROSARIO TORALBA</t>
   </si>
   <si>
     <t>K7020-53850</t>
   </si>
   <si>
-    <t xml:space="preserve">CARINA GARCIA </t>
+    <t>CARINA GARCIA</t>
   </si>
   <si>
     <t>K7016-55298</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">KENNETH VALDEZ </t>
+    <t>KENNETH VALDEZ</t>
   </si>
   <si>
     <t>K7123-54995</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>OLIVA P. NUESCA</t>
   </si>
   <si>
     <t>K7123-54996</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDES PASCUAL </t>
+    <t>LOURDES PASCUAL</t>
   </si>
   <si>
     <t>K7069-54395</t>
   </si>
   <si>
     <t>ROWENA DOLIENTE MENOR</t>
   </si>
   <si>
     <t>K7123-55997</t>
   </si>
   <si>
     <t>KENDRICK R. QUINIONES</t>
   </si>
   <si>
     <t>K7017-52901</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>RAQUEL CORTEZ</t>
   </si>
   <si>
     <t>K7126-55046</t>
   </si>
   <si>
     <t>Meriam Macaraeg</t>
   </si>
   <si>
     <t>K7124-55193</t>
   </si>
   <si>
     <t>JEAN MACNA</t>
   </si>
   <si>
     <t>K7058-66020</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Rose  abdrea blas  naguit</t>
   </si>
   <si>
     <t>K7126-55660</t>
   </si>
   <si>
-    <t xml:space="preserve">Kurt Axl L Gabatin </t>
+    <t>Kurt Axl L Gabatin</t>
   </si>
   <si>
     <t>K5002-66060</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>MILA ROBLES FERNANDEZ</t>
   </si>
   <si>
     <t>K7011-56216</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>PEDRO M. DANTES</t>
   </si>
   <si>
     <t>K7126-54737</t>
   </si>
   <si>
     <t>Karell Joy B Gamundoy</t>
   </si>
@@ -245,93 +245,93 @@
   <si>
     <t>K7016-66963</t>
   </si>
   <si>
     <t>LENY CHUA</t>
   </si>
   <si>
     <t>K7016-55038</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>LARRY CABRAL JR</t>
   </si>
   <si>
     <t>K5003-55576</t>
   </si>
   <si>
     <t>JINKY DUNGCA</t>
   </si>
   <si>
     <t>K7061-65955</t>
   </si>
   <si>
-    <t xml:space="preserve">Miriam Dizon </t>
+    <t>Miriam Dizon</t>
   </si>
   <si>
     <t>K7134-55097</t>
   </si>
   <si>
-    <t xml:space="preserve">HEDDY GRACE  BALAGOT </t>
+    <t>HEDDY GRACE  BALAGOT</t>
   </si>
   <si>
     <t>K5002-55017</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>MR. FELIPE DELA CRUZ</t>
   </si>
   <si>
     <t>K6002-56180</t>
   </si>
   <si>
     <t>GREGORIO A. DAGANG JR</t>
   </si>
   <si>
     <t>K5003-65919</t>
   </si>
   <si>
-    <t xml:space="preserve">Toralba grace </t>
+    <t>Toralba grace</t>
   </si>
   <si>
     <t>K7068-54363</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>REMEDIOS BELMORO</t>
   </si>
   <si>
     <t>K7123-56042</t>
   </si>
   <si>
-    <t xml:space="preserve">BENJAMIN C. GONZALEZ </t>
+    <t>BENJAMIN C. GONZALEZ</t>
   </si>
   <si>
     <t>K5002-55803</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>TERESITA C. DUBA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>