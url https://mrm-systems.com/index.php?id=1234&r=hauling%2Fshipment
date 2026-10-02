--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,183 +50,183 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-67409</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jessica panoringan</t>
+    <t>Jessica panoringan</t>
   </si>
   <si>
     <t>K7121-67101</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>Pinky J Garcia</t>
   </si>
   <si>
     <t>K5002-67375</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>CLEOFE LORESCO</t>
   </si>
   <si>
     <t>K7011-67901</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>BENILDA ARQUINES</t>
   </si>
   <si>
     <t>K5003-66867</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN TUGGAD </t>
+    <t>JOCELYN TUGGAD</t>
   </si>
   <si>
     <t>K7073-66928</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Noel Castillo</t>
   </si>
   <si>
     <t>K7061-67538</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBERTO ARGUELLES </t>
+    <t>ALBERTO ARGUELLES</t>
   </si>
   <si>
     <t>K5002-66566</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
     <t>MARIA MIGUEL ADDATU</t>
   </si>
   <si>
     <t>K5002-67044</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>JERICHO D. MICOR</t>
   </si>
   <si>
     <t>K7133-66653</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Francisco ablaza </t>
+    <t>Francisco ablaza</t>
   </si>
   <si>
     <t>K5003-66538</t>
   </si>
   <si>
     <t>Luis junelle lasco</t>
   </si>
   <si>
     <t>K7121-66593</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Felicitas Gonzales</t>
   </si>
   <si>
     <t>K7026-68307</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>EMELITA DELAPA</t>
   </si>
   <si>
     <t>K7011-67929</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>AVY JAY C. ORBISTA</t>
   </si>
   <si>
     <t>K5001-68306</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5002-66970</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Imelda Guiwa </t>
+    <t>Imelda Guiwa</t>
   </si>
   <si>
     <t>K5003-67837</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Virgie roque</t>
   </si>
   <si>
     <t>K5003-66368</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Irene angeles</t>
   </si>
   <si>
     <t>K7073-67153</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
@@ -236,51 +236,51 @@
   <si>
     <t>K7030-66711</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>EILEEN R SALUDEZ</t>
   </si>
   <si>
     <t>K5003-67746</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Carmencita turla</t>
   </si>
   <si>
     <t>K7058-66859</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LAILA DIAZ </t>
+    <t>LAILA DIAZ</t>
   </si>
   <si>
     <t>K5002-67281</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Jocelyn Valdez</t>
   </si>
   <si>
     <t>K5002-68245</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>LINALYN B. AREVALO</t>
   </si>
   <si>
     <t>K5002-67235</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>