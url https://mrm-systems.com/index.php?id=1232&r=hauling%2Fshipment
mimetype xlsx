--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -59,117 +59,117 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-55709</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>ESTRELLA J. PASCUA</t>
   </si>
   <si>
     <t>K7058-52133</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jay  ar   ecslner</t>
+    <t>Jay  ar   ecslner</t>
   </si>
   <si>
     <t>K7011-55139</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>JONH PATRICK GARCIA</t>
   </si>
   <si>
     <t>K7061-55211</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Mylene Acoba / perlita perez</t>
   </si>
   <si>
     <t>K7020-54039</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">BELMAR F JAMMIAS </t>
+    <t>BELMAR F JAMMIAS</t>
   </si>
   <si>
     <t>K7124-55058</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>JANICE BU UCAN MORENO</t>
   </si>
   <si>
     <t>K7125-55438</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Johnny M Calimlim </t>
+    <t>Johnny M Calimlim</t>
   </si>
   <si>
     <t>K6002-55286</t>
   </si>
   <si>
     <t>ERICK  SAET FURUC</t>
   </si>
   <si>
     <t>K7016-55794</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCOS DOMINGO </t>
+    <t>MARCOS DOMINGO</t>
   </si>
   <si>
     <t>K7058-55498</t>
   </si>
   <si>
-    <t xml:space="preserve"> Elvira h. Villaraza</t>
+    <t>Elvira h. Villaraza</t>
   </si>
   <si>
     <t>K7074-54091</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Jamaica ioy felipe</t>
   </si>
   <si>
     <t>K7030-54470</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>AGAPITO PASCUAL</t>
   </si>
   <si>
     <t>K7063-53795</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
@@ -179,171 +179,171 @@
   <si>
     <t>K7069-54414</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>Joebert T pascual</t>
   </si>
   <si>
     <t>K7011-64153</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>GEMMA U. ANDRES.</t>
   </si>
   <si>
     <t>K7133-54694</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABEL PASCUAL </t>
+    <t>ANABEL PASCUAL</t>
   </si>
   <si>
     <t>K6002-55559</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>MARY GRACE R. GARNACE</t>
   </si>
   <si>
     <t>K7126-53858</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Leslie Estrada</t>
   </si>
   <si>
     <t>K7126-53870</t>
   </si>
   <si>
     <t>Editha A Estrada</t>
   </si>
   <si>
     <t>K7123-64882</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANALIE MAURICIO </t>
+    <t>ANALIE MAURICIO</t>
   </si>
   <si>
     <t>K7026-51918</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ERMA C. MENDOZA</t>
   </si>
   <si>
     <t>K7123-54796</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDHERSON S SEPNIO </t>
+    <t>LYDHERSON S SEPNIO</t>
   </si>
   <si>
     <t>K7016-50648</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>EMILIO BONCE</t>
   </si>
   <si>
     <t>K7133-52486</t>
   </si>
   <si>
     <t>JULIEN DELOS SANTOS</t>
   </si>
   <si>
     <t>K7017-50041</t>
   </si>
   <si>
     <t>NORMAN Z TUBIERA</t>
   </si>
   <si>
     <t>K7011-47853</t>
   </si>
   <si>
     <t>QUEZON NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LIEZEL B. DOMINGO</t>
   </si>
   <si>
     <t>K7016-48919</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSITA BIANO </t>
+    <t>ROSITA BIANO</t>
   </si>
   <si>
     <t>K7058-47380</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Airene magpayo  balangatan</t>
+    <t>Airene magpayo  balangatan</t>
   </si>
   <si>
     <t>K8002-62848</t>
   </si>
   <si>
     <t>ALFONSO CASTANEDA NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JOVILYN RESPITO</t>
   </si>
   <si>
     <t>K7058-53733</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
     <t>Jovy  dela cruz</t>
   </si>
   <si>
     <t>K7016-47903</t>
   </si>
   <si>
-    <t xml:space="preserve">EDEN AGSALDA </t>
+    <t>EDEN AGSALDA</t>
   </si>
   <si>
     <t>K7124-55437</t>
   </si>
   <si>
     <t>NORBERT PA-IT</t>
   </si>
   <si>
     <t>K7063-53813</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>MERCIDETA CEYTANO</t>
   </si>
   <si>
     <t>K7017-53895</t>
   </si>
   <si>
     <t>EDMAR COLOMA</t>
   </si>
   <si>
     <t>K7061-55400</t>
   </si>