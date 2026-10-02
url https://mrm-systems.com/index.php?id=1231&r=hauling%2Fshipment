--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,225 +50,225 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-66960</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARISTOTLE PRADO </t>
+    <t>ARISTOTLE PRADO</t>
   </si>
   <si>
     <t>K7133-53299</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JENELYN LAZA </t>
+    <t>JENELYN LAZA</t>
   </si>
   <si>
     <t>K8002-67077</t>
   </si>
   <si>
     <t>DAISY B ARIAS</t>
   </si>
   <si>
     <t>K7121-65583</t>
   </si>
   <si>
     <t>SABLAN BENGUET</t>
   </si>
   <si>
     <t>Mrs Martina Orogo</t>
   </si>
   <si>
     <t>K5003-65642</t>
   </si>
   <si>
     <t>KIANGAN IFUGAO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA BUHONG </t>
+    <t>ROWENA BUHONG</t>
   </si>
   <si>
     <t>K7058-52133</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jay  ar   ecslner</t>
+    <t>Jay  ar   ecslner</t>
   </si>
   <si>
     <t>K7011-55139</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>JONH PATRICK GARCIA</t>
   </si>
   <si>
     <t>K7061-55211</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Mylene Acoba / perlita perez</t>
   </si>
   <si>
     <t>K7058-55498</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Elvira h. Villaraza</t>
+    <t>Elvira h. Villaraza</t>
   </si>
   <si>
     <t>K7016-55794</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCOS DOMINGO </t>
+    <t>MARCOS DOMINGO</t>
   </si>
   <si>
     <t>K7074-54091</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Jamaica ioy felipe</t>
   </si>
   <si>
     <t>K7030-54470</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>AGAPITO PASCUAL</t>
   </si>
   <si>
     <t>K7063-53795</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>JIMMY D.DOMINGO</t>
   </si>
   <si>
     <t>K7011-64153</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>GEMMA U. ANDRES.</t>
   </si>
   <si>
     <t>K7133-54694</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANABEL PASCUAL </t>
+    <t>ANABEL PASCUAL</t>
   </si>
   <si>
     <t>K7061-66123</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">Aika Hanna Visaya </t>
+    <t>Aika Hanna Visaya</t>
   </si>
   <si>
     <t>K7125-66630</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennybeb J Angeles </t>
+    <t>Jennybeb J Angeles</t>
   </si>
   <si>
     <t>K5004-66925</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>CELERINO S GOMEZ</t>
   </si>
   <si>
     <t>K5003-65838</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jezreel dela cruz</t>
   </si>
   <si>
     <t>K7125-65978</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Leonora concuera</t>
   </si>
   <si>
     <t>K7125-65970</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilyn F Rada </t>
+    <t>Marilyn F Rada</t>
   </si>
   <si>
     <t>K7011-66104</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARITES PATRICIO</t>
   </si>
   <si>
     <t>K5001-66169</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K5001-66130</t>
   </si>
   <si>
     <t>Boss mac</t>
   </si>
@@ -341,96 +341,96 @@
   <si>
     <t>K5002-66060</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>MILA ROBLES FERNANDEZ</t>
   </si>
   <si>
     <t>K7016-66963</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>LENY CHUA</t>
   </si>
   <si>
     <t>K7061-65955</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Miriam Dizon </t>
+    <t>Miriam Dizon</t>
   </si>
   <si>
     <t>K7058-66126</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
     <t>ELENITA CABALLERO</t>
   </si>
   <si>
     <t>K5002-65713</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">GWYN IULE MARANAN </t>
+    <t>GWYN IULE MARANAN</t>
   </si>
   <si>
     <t>K7073-66151</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
     <t>JONATHAN M. NOVERO</t>
   </si>
   <si>
     <t>K7058-66128</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">  Danilo    caballero</t>
+    <t>Danilo    caballero</t>
   </si>
   <si>
     <t>K5003-65919</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Toralba grace </t>
+    <t>Toralba grace</t>
   </si>
   <si>
     <t>K7016-66598</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>MA. LORENA OPERENA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbq8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>