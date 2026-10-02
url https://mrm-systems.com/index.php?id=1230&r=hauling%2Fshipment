--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -50,210 +50,210 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7017-53896</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY B ACUÑA </t>
+    <t>RUBY B ACUÑA</t>
   </si>
   <si>
     <t>K7017-53553</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
     <t>LARRY N LOMERIO</t>
   </si>
   <si>
     <t>K7124-55182</t>
   </si>
   <si>
     <t>LESTER L. MORADA</t>
   </si>
   <si>
     <t>K5005-54122</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">NATIVIDAD DE PALMA ANDES </t>
+    <t>NATIVIDAD DE PALMA ANDES</t>
   </si>
   <si>
     <t>K5002-54700</t>
   </si>
   <si>
     <t>RHOY BORJA</t>
   </si>
   <si>
     <t>K7124-54667</t>
   </si>
   <si>
     <t>SHIRLY MAGO LASIN</t>
   </si>
   <si>
     <t>K7020-51213</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELA A ESPLANA </t>
+    <t>ADELA A ESPLANA</t>
   </si>
   <si>
     <t>K5004-55504</t>
   </si>
   <si>
     <t>MARIA CORAZON ARCENUE</t>
   </si>
   <si>
     <t>K7086-55176</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>CRISTY ROSE A, BONITA</t>
   </si>
   <si>
     <t>K7123-55667</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN DELA CRUZ </t>
+    <t>JOCELYN DELA CRUZ</t>
   </si>
   <si>
     <t>K6002-47945</t>
   </si>
   <si>
     <t>ANDREA T. DURIAN</t>
   </si>
   <si>
     <t>K5002-55403</t>
   </si>
   <si>
     <t>ELSIE C. BAMBA</t>
   </si>
   <si>
     <t>K7121-55649</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA Lyn Estrella </t>
+    <t>GEMMA Lyn Estrella</t>
   </si>
   <si>
     <t>K5003-55085</t>
   </si>
   <si>
     <t>MERCEDES CAMARINES NORTE</t>
   </si>
   <si>
     <t>MARIA CECILIA ABAHES</t>
   </si>
   <si>
     <t>K7017-49738</t>
   </si>
   <si>
     <t>TALISAY CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ARTHUR A ABANTO JR </t>
+    <t>ARTHUR A ABANTO JR</t>
   </si>
   <si>
     <t>K7121-54716</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">John Carl B Bagalacsa </t>
+    <t>John Carl B Bagalacsa</t>
   </si>
   <si>
     <t>K7073-55385</t>
   </si>
   <si>
     <t>BULA CAMARINES SUR</t>
   </si>
   <si>
     <t>Alma S. Bayta</t>
   </si>
   <si>
     <t>K7016-46745</t>
   </si>
   <si>
     <t>CALABANGA CAMARINES SUR</t>
   </si>
   <si>
     <t>MARIFE ASUG</t>
   </si>
   <si>
     <t>K7011-55259</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>NICK AWA</t>
   </si>
   <si>
     <t>K7129-54826</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>MARIO R. IMPORTA</t>
   </si>
   <si>
     <t>K7058-55937</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maria luz zano</t>
+    <t>Maria luz zano</t>
   </si>
   <si>
     <t>K8002-56384</t>
   </si>
   <si>
     <t>MINALABAC CAMARINES SUR</t>
   </si>
   <si>
     <t>NIÑO LAYNESA</t>
   </si>
   <si>
     <t>K7011-54867</t>
   </si>
   <si>
     <t>MARCELINA. N. ALMAZAN</t>
   </si>
   <si>
     <t>K7061-55048</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
     <t>SUSIE ZATE</t>
   </si>
@@ -278,51 +278,51 @@
   <si>
     <t>K7129-54812</t>
   </si>
   <si>
     <t>VICENTE B. TANIOG</t>
   </si>
   <si>
     <t>K7030-55184</t>
   </si>
   <si>
     <t>NORMA OBRERO</t>
   </si>
   <si>
     <t>K6002-54875</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>ILUMINADA A. DE HITTA</t>
   </si>
   <si>
     <t>K7058-55454</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mrs   imelda   balaag</t>
+    <t>Mrs   imelda   balaag</t>
   </si>
   <si>
     <t>K7058-55898</t>
   </si>
   <si>
     <t>Maricel    manago</t>
   </si>
   <si>
     <t>K7133-53647</t>
   </si>
   <si>
     <t>GUNA QUESON BACLAY</t>
   </si>
   <si>
     <t>K7073-55962</t>
   </si>
   <si>
     <t>OCAMPO CAMARINES SUR</t>
   </si>
   <si>
     <t>MICHAEL SAN VICENTE</t>
   </si>
   <si>
     <t>K7026-55670</t>
   </si>