--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -62,111 +62,111 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-81254</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>RONY G. QUISAN</t>
   </si>
   <si>
     <t>K7063-69635</t>
   </si>
   <si>
     <t>BYRON ADAMS QUEJADO</t>
   </si>
   <si>
     <t>K7058-72189</t>
   </si>
   <si>
-    <t xml:space="preserve"> Justine  curl  torres</t>
+    <t>Justine  curl  torres</t>
   </si>
   <si>
     <t>K7017-70293</t>
   </si>
   <si>
     <t>JOVEN T SARABILLO</t>
   </si>
   <si>
     <t>K7020-72500</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>FELICIANA FERNANDO</t>
   </si>
   <si>
     <t>K7105-80711</t>
   </si>
   <si>
     <t>ADIL M. HABONA</t>
   </si>
   <si>
     <t>K7135-74234</t>
   </si>
   <si>
     <t>Michael Angelo Gurtiza / Michael  Mapili Gurtiza</t>
   </si>
   <si>
     <t>K7020-69891</t>
   </si>
   <si>
     <t>ABEGAIL ALCANTARA</t>
   </si>
   <si>
     <t>K7123-81344</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carol c alaurin</t>
+    <t>Carol c alaurin</t>
   </si>
   <si>
     <t>K8002-72056</t>
   </si>
   <si>
     <t>AVEGAIL SORILA or RHEA MAE CEJAS</t>
   </si>
   <si>
     <t>K7020-72999</t>
   </si>
   <si>
     <t>MARIBELLE ANCHETA</t>
   </si>
   <si>
     <t>K7020-72756</t>
   </si>
   <si>
-    <t xml:space="preserve">ERNA ESCONDO </t>
+    <t>ERNA ESCONDO</t>
   </si>
   <si>
     <t>K7063-72600</t>
   </si>
   <si>
     <t>MYRA EVANGELISTA</t>
   </si>
   <si>
     <t>K7020-68809</t>
   </si>
   <si>
     <t>FREDDIE FRANCISCO</t>
   </si>
   <si>
     <t>K7074-71949</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>ABEGAIL B. GERONIMO</t>
   </si>
   <si>
     <t>K7073-81165</t>
   </si>