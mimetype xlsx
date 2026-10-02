--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -98,84 +98,84 @@
   <si>
     <t>K7124-55704</t>
   </si>
   <si>
     <t>PAUL RICHARD A. RAMOS</t>
   </si>
   <si>
     <t>K7133-53860</t>
   </si>
   <si>
     <t>Junjun BALBOA</t>
   </si>
   <si>
     <t>K6002-55162</t>
   </si>
   <si>
     <t>CUENCA BATANGAS</t>
   </si>
   <si>
     <t>CRISTINA. GUTIERREZ</t>
   </si>
   <si>
     <t>K5003-64753</t>
   </si>
   <si>
-    <t xml:space="preserve">Michelle Joanne gorgeous </t>
+    <t>Michelle Joanne gorgeous</t>
   </si>
   <si>
     <t>K7133-55276</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>mARICEL MEJECO</t>
   </si>
   <si>
     <t>K7011-54417</t>
   </si>
   <si>
     <t>WARLITO BENEDITO</t>
   </si>
   <si>
     <t>K7020-65729</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JHON CARL S MARQUEZ </t>
+    <t>JHON CARL S MARQUEZ</t>
   </si>
   <si>
     <t>K7063-54056</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">AIZA FAMISAN </t>
+    <t>AIZA FAMISAN</t>
   </si>
   <si>
     <t>K7073-54910</t>
   </si>
   <si>
     <t>MARIA CRISTINA QUIZON</t>
   </si>
   <si>
     <t>K5005-65396</t>
   </si>
   <si>
     <t>ROSE VERGARA</t>
   </si>
   <si>
     <t>K7017-53333</t>
   </si>
   <si>
     <t>JOVIE ESTONANTO</t>
   </si>
   <si>
     <t>K7030-56106</t>
   </si>
   <si>
     <t>SANTOS V SUAREZ</t>
   </si>
@@ -206,102 +206,102 @@
   <si>
     <t>WILMA C. RULLAN</t>
   </si>
   <si>
     <t>K7030-55729</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
     <t>Rizza Briones</t>
   </si>
   <si>
     <t>K8002-55996</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>MYRA PITALLAR</t>
   </si>
   <si>
     <t>K7086-55608</t>
   </si>
   <si>
-    <t xml:space="preserve">MINA C, DELLUPAC </t>
+    <t>MINA C, DELLUPAC</t>
   </si>
   <si>
     <t>K7134-55285</t>
   </si>
   <si>
     <t>Jamaica alvarado</t>
   </si>
   <si>
     <t>K7058-55089</t>
   </si>
   <si>
     <t>PADRE GARCIA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">  Nilani   c  vergara</t>
+    <t>Nilani   c  vergara</t>
   </si>
   <si>
     <t>K7026-54686</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>MA. CONCEPCION RAMIREZ</t>
   </si>
   <si>
     <t>K6002-54761</t>
   </si>
   <si>
     <t>GREG ABANIILLA  HUFANCIA</t>
   </si>
   <si>
     <t>K7074-65560</t>
   </si>
   <si>
-    <t xml:space="preserve">MELECIA C GARCIA </t>
+    <t>MELECIA C GARCIA</t>
   </si>
   <si>
     <t>K6002-56295</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>ROSIE  L.  TIALA</t>
   </si>
   <si>
     <t>K7126-65175</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIEL AMEDO </t>
+    <t>ARIEL AMEDO</t>
   </si>
   <si>
     <t>K7134-55331</t>
   </si>
   <si>
     <t>Irene alcatara</t>
   </si>
   <si>
     <t>K7030-55745</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>Ramon Barcelona</t>
   </si>
   <si>
     <t>K7086-55979</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>ANDY CORNEJO JR</t>
   </si>
@@ -326,177 +326,177 @@
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>Sylvia marquez</t>
   </si>
   <si>
     <t>K7016-56351</t>
   </si>
   <si>
     <t>SIONY RESARE</t>
   </si>
   <si>
     <t>K7030-55955</t>
   </si>
   <si>
     <t>RECHELLE GAYOSO</t>
   </si>
   <si>
     <t>K7030-55327</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY P MARQUINEZ </t>
+    <t>CHERRY P MARQUINEZ</t>
   </si>
   <si>
     <t>K7011-54482</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>LEUNIS MAGABO</t>
   </si>
   <si>
     <t>K7126-55701</t>
   </si>
   <si>
-    <t xml:space="preserve">Jaime A Laroga </t>
+    <t>Jaime A Laroga</t>
   </si>
   <si>
     <t>K7123-54991</t>
   </si>
   <si>
-    <t xml:space="preserve">MARJORIE ANN R. GALENDEZ </t>
+    <t>MARJORIE ANN R. GALENDEZ</t>
   </si>
   <si>
     <t>K5003-65500</t>
   </si>
   <si>
     <t>Edna ofrin</t>
   </si>
   <si>
     <t>K7124-55141</t>
   </si>
   <si>
     <t>ROWENA L. SANICO</t>
   </si>
   <si>
     <t>K7061-55232</t>
   </si>
   <si>
     <t>Adrian P Terrones</t>
   </si>
   <si>
     <t>K7093-54191</t>
   </si>
   <si>
     <t>TUY BATANGAS</t>
   </si>
   <si>
     <t>GILBERTO P. LOPEZ</t>
   </si>
   <si>
     <t>K7093-54181</t>
   </si>
   <si>
     <t>ARTURO C. CAPANAS</t>
   </si>
   <si>
     <t>K7061-55585</t>
   </si>
   <si>
     <t>AGDANGAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Anastasia Pizarro </t>
+    <t>Anastasia Pizarro</t>
   </si>
   <si>
     <t>K7058-55335</t>
   </si>
   <si>
-    <t xml:space="preserve"> Anniegsil  perez. Peregrina</t>
+    <t>Anniegsil  perez. Peregrina</t>
   </si>
   <si>
     <t>K7129-55666</t>
   </si>
   <si>
     <t>ALABAT QUEZON</t>
   </si>
   <si>
     <t>BAY WILNARD J. UNGRIANO</t>
   </si>
   <si>
     <t>K5003-54810</t>
   </si>
   <si>
     <t>ATIMONAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">ALDWIN G MORTEGA </t>
+    <t>ALDWIN G MORTEGA</t>
   </si>
   <si>
     <t>K7123-54962</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDES LAZONA VARGAS </t>
+    <t>LOURDES LAZONA VARGAS</t>
   </si>
   <si>
     <t>K8002-53836</t>
   </si>
   <si>
     <t>ROBERTO VERASTIGUE</t>
   </si>
   <si>
     <t>K5002-61823</t>
   </si>
   <si>
-    <t xml:space="preserve">ANITA QUINALAYO TIERRA </t>
+    <t>ANITA QUINALAYO TIERRA</t>
   </si>
   <si>
     <t>K7068-54421</t>
   </si>
   <si>
     <t>CHRISTINE FLAVIER ALDEA</t>
   </si>
   <si>
     <t>K7134-56041</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>Daisy limbo</t>
   </si>
   <si>
     <t>K5003-55861</t>
   </si>
   <si>
-    <t xml:space="preserve">MELAINI O ZAMORA </t>
+    <t>MELAINI O ZAMORA</t>
   </si>
   <si>
     <t>K7026-55236</t>
   </si>
   <si>
     <t>Leoncia V Buzo</t>
   </si>
   <si>
     <t>K5004-56493</t>
   </si>
   <si>
     <t>APRIL JOY A, CORNELIA</t>
   </si>
   <si>
     <t>K7026-55238</t>
   </si>
   <si>
     <t>DIOMAR SAMADAN</t>
   </si>
   <si>
     <t>K7134-55500</t>
   </si>
   <si>
     <t>CATANAUAN QUEZON</t>
   </si>
@@ -506,99 +506,99 @@
   <si>
     <t>K7086-55568</t>
   </si>
   <si>
     <t>GENERAL NAKAR QUEZON</t>
   </si>
   <si>
     <t>TEODORA AVENO</t>
   </si>
   <si>
     <t>K7125-48229</t>
   </si>
   <si>
     <t>GUINAYANGAN QUEZON</t>
   </si>
   <si>
     <t>Estelito C Eje</t>
   </si>
   <si>
     <t>K7061-54763</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Russell Bituin </t>
+    <t>Russell Bituin</t>
   </si>
   <si>
     <t>K7129-54689</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>Jessa Marie fuentes</t>
   </si>
   <si>
     <t>K7026-55542</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>VILMA J RANUDA</t>
   </si>
   <si>
     <t>K7011-54477</t>
   </si>
   <si>
     <t>ROSEANN LINGAHAN</t>
   </si>
   <si>
     <t>K7058-54830</t>
   </si>
   <si>
     <t>Rodney  allarey</t>
   </si>
   <si>
     <t>K7063-54073</t>
   </si>
   <si>
     <t>EMELIE VILLAESTRE</t>
   </si>
   <si>
     <t>K7123-55302</t>
   </si>
   <si>
     <t>ELOISA PEÑAMORA</t>
   </si>
   <si>
     <t>K7121-54375</t>
   </si>
   <si>
-    <t xml:space="preserve">John Rey T Ferrer </t>
+    <t>John Rey T Ferrer</t>
   </si>
   <si>
     <t>K8002-55210</t>
   </si>
   <si>
     <t>PADRE BURGOS QUEZON</t>
   </si>
   <si>
     <t>KATHLYN L TABANGAY</t>
   </si>
   <si>
     <t>K8002-64772</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
     <t>KRISY MAY MAGNO</t>
   </si>
   <si>
     <t>K7030-54656</t>
   </si>
   <si>
     <t>BAUTISTA  B  ORIOLA</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
     <t>HANNAH GENESIS QUINTO</t>
   </si>
   <si>
     <t>K7086-55900</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>VICTORIA T, VILLALOBOS</t>
   </si>
   <si>
     <t>K7011-55858</t>
   </si>
   <si>
     <t>EVER M. RUBALA</t>
   </si>
   <si>
     <t>K7086-56326</t>
   </si>
   <si>
-    <t xml:space="preserve">SHELA MAGSINO </t>
+    <t>SHELA MAGSINO</t>
   </si>
   <si>
     <t>K7126-55801</t>
   </si>
   <si>
     <t>Wilma Mercado</t>
   </si>
   <si>
     <t>K7068-48371</t>
   </si>
   <si>
     <t>TAGKAWAYAN QUEZON</t>
   </si>
   <si>
     <t>ELISA J. MENDES</t>
   </si>
   <si>
     <t>K7061-61861</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>MAREVIL CAMPOS</t>
   </si>