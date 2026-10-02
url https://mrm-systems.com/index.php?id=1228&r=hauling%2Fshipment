--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -119,60 +119,60 @@
   <si>
     <t>K7030-56185</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>ALI F FAILANO</t>
   </si>
   <si>
     <t>K7124-54870</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>NARDITO SADIRI</t>
   </si>
   <si>
     <t>K7058-56079</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">  Maria f gaoat</t>
+    <t>Maria f gaoat</t>
   </si>
   <si>
     <t>K7058-55268</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julie  s luis</t>
+    <t>Julie  s luis</t>
   </si>
   <si>
     <t>K7016-56081</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>HELEN RESURRECCION</t>
   </si>
   <si>
     <t>K7061-54936</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Quennie Cacho</t>
   </si>
   <si>
     <t>K6002-55521</t>
   </si>
   <si>
     <t>CYNTHIA POBLADOR</t>
   </si>
@@ -251,111 +251,111 @@
   <si>
     <t>EDWIN OBILLO</t>
   </si>
   <si>
     <t>K7121-55432</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>DIEGO JALLORINA</t>
   </si>
   <si>
     <t>K7129-55899</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>MIE S. RILLORAZA</t>
   </si>
   <si>
     <t>K7133-53704</t>
   </si>
   <si>
-    <t xml:space="preserve">SANDY  MAYO SR. </t>
+    <t>SANDY  MAYO SR.</t>
   </si>
   <si>
     <t>K5004-56496</t>
   </si>
   <si>
     <t>LOIUS RICO LAYUG</t>
   </si>
   <si>
     <t>K7011-55923</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>EDGARDO V. DE VERA</t>
   </si>
   <si>
     <t>K6002-55684</t>
   </si>
   <si>
     <t>MERVIN PACKING</t>
   </si>
   <si>
     <t>K7026-55154</t>
   </si>
   <si>
     <t>ROGIE N. PALABAH</t>
   </si>
   <si>
     <t>K5002-55456</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>LYDIA NANALES</t>
   </si>
   <si>
     <t>K6002-55169</t>
   </si>
   <si>
     <t>RONALD HIDALGO</t>
   </si>
   <si>
     <t>K7016-55964</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">JUANITO LLOBRERA </t>
+    <t>JUANITO LLOBRERA</t>
   </si>
   <si>
     <t>K7058-54446</t>
   </si>
   <si>
     <t>CURRIMAO ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Meldryk  niguel  parangan. Jsde   karla   </t>
+    <t>Meldryk  niguel  parangan. Jsde   karla</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>BOBBY</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>