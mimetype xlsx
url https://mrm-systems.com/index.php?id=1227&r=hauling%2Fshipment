--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -77,159 +77,159 @@
   <si>
     <t>K7129-55473</t>
   </si>
   <si>
     <t>GIMA NATOC</t>
   </si>
   <si>
     <t>K5003-65384</t>
   </si>
   <si>
     <t>Gloria unay</t>
   </si>
   <si>
     <t>K6002-54890</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
     <t>ERIKA JOYCE BALAGTAS</t>
   </si>
   <si>
     <t>K7011-56130</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH P. ESTRADA </t>
+    <t>JOSEPH P. ESTRADA</t>
   </si>
   <si>
     <t>K5004-63302</t>
   </si>
   <si>
     <t>LV MILLAN</t>
   </si>
   <si>
     <t>K7121-55796</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>ERMALYN QUINES</t>
   </si>
   <si>
     <t>K7121-56018</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Jackielyn G Bulatao</t>
   </si>
   <si>
     <t>K5002-55445</t>
   </si>
   <si>
     <t>AHNIKA ZHYRA TURLA</t>
   </si>
   <si>
     <t>K7058-55748</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Marcelino Pablo jr</t>
   </si>
   <si>
     <t>K7134-55180</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Pepito bayangos jr </t>
+    <t>Pepito bayangos jr</t>
   </si>
   <si>
     <t>K7129-55513</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>DYCHELLE VIERNES</t>
   </si>
   <si>
     <t>K7129-55897</t>
   </si>
   <si>
     <t>FLORDELIZA SAGUN</t>
   </si>
   <si>
     <t>K7058-54836</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rosgelio piano jr</t>
+    <t>Rosgelio piano jr</t>
   </si>
   <si>
     <t>K5004-55336</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>MARY CRIS H TUGADE</t>
   </si>
   <si>
     <t>K7129-48175</t>
   </si>
   <si>
     <t>resty rastrollo san antionio</t>
   </si>
   <si>
     <t>K7129-48188</t>
   </si>
   <si>
     <t>gencer maverick viray cartujano</t>
   </si>
   <si>
     <t>K5002-63553</t>
   </si>
   <si>
     <t>Bernie rabadon</t>
   </si>
   <si>
     <t>K7123-56042</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">BENJAMIN C. GONZALEZ </t>
+    <t>BENJAMIN C. GONZALEZ</t>
   </si>
   <si>
     <t>K7121-54984</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>Virgie Camacho Diola</t>
   </si>
   <si>
     <t>K7121-54731</t>
   </si>
   <si>
     <t>Ramon A. Marañon</t>
   </si>
   <si>
     <t>K5002-55520</t>
   </si>
   <si>
     <t>MONICA PRUDENCIO</t>
   </si>
   <si>
     <t>K7061-54468</t>
   </si>