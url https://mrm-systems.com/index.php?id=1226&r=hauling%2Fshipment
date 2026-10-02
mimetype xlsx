--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>01/02/2026 11:56:09 - 01/02/2026 12:04:04</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -71,87 +71,84 @@
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Lesley Gale S. GALINDO</t>
   </si>
   <si>
     <t>K7126-54696</t>
   </si>
   <si>
     <t>Oscar Ronquillo</t>
   </si>
   <si>
     <t>K5002-47436</t>
   </si>
   <si>
     <t>RONNIEBETH D. DANAN</t>
   </si>
   <si>
     <t>K7016-55023</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHAEL ANGELES </t>
+    <t>MICHAEL ANGELES</t>
   </si>
   <si>
     <t>K7121-51423</t>
   </si>
   <si>
     <t>Conchita Magtanong</t>
   </si>
   <si>
     <t>K7073-54438</t>
   </si>
   <si>
     <t>VENJULLIAN D.YAP</t>
   </si>
   <si>
     <t>K5003-65237</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Evelyn romero</t>
   </si>
   <si>
     <t>K7016-63275</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>RANDY GUIAO</t>
   </si>
   <si>
     <t>K7016-55543</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">RANDY GUIAO </t>
   </si>
   <si>
     <t>K7072-49630</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>EVELYN SALALILA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Junnie</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
@@ -666,110 +663,110 @@
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15">
         <v>4</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>