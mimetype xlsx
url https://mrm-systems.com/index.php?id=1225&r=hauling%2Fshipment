--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -80,117 +80,117 @@
   <si>
     <t>NAZARIO  F. PAGTEILAN</t>
   </si>
   <si>
     <t>K7093-51558</t>
   </si>
   <si>
     <t>EVANGELINE CALDERON</t>
   </si>
   <si>
     <t>K7093-49274</t>
   </si>
   <si>
     <t>KURT NGIPOL</t>
   </si>
   <si>
     <t>K7123-54060</t>
   </si>
   <si>
     <t>ALICIA R. CALICA</t>
   </si>
   <si>
     <t>K7020-51514</t>
   </si>
   <si>
-    <t xml:space="preserve">PRISCILLA A PAULASA </t>
+    <t>PRISCILLA A PAULASA</t>
   </si>
   <si>
     <t>K7061-65497</t>
   </si>
   <si>
-    <t xml:space="preserve">Patrick Joshua B Marrero </t>
+    <t>Patrick Joshua B Marrero</t>
   </si>
   <si>
     <t>K7125-52315</t>
   </si>
   <si>
     <t>Alejandria Carantes</t>
   </si>
   <si>
     <t>K7093-48041</t>
   </si>
   <si>
     <t>APIPAH BOCOARANAO/FARIDAH LANGCO</t>
   </si>
   <si>
     <t>K7026-54779</t>
   </si>
   <si>
     <t>YOLANDA DUMAGUING</t>
   </si>
   <si>
     <t>K5003-62442</t>
   </si>
   <si>
     <t>JANET  CATANGAL</t>
   </si>
   <si>
     <t>K7016-47884</t>
   </si>
   <si>
-    <t xml:space="preserve">PRESNESS BALLANAD </t>
+    <t>PRESNESS BALLANAD</t>
   </si>
   <si>
     <t>K5003-62180</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>KAREN TIANGSON</t>
   </si>
   <si>
     <t>K7121-64224</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Dyvie I Padon</t>
   </si>
   <si>
     <t>K7126-53692</t>
   </si>
   <si>
     <t>Carine Guinyawan</t>
   </si>
   <si>
     <t>K7016-54998</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANKLIN DALMACIO </t>
+    <t>FRANKLIN DALMACIO</t>
   </si>
   <si>
     <t>K7061-65140</t>
   </si>
   <si>
     <t>MArisol Dangpa</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Abenoja</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ariel/Larry</t>
   </si>