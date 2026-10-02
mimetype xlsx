--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,81 +86,81 @@
   <si>
     <t>K7124-54885</t>
   </si>
   <si>
     <t>TACLOBAN CITY (Capital) LEYTE</t>
   </si>
   <si>
     <t>ROLITA I SAFRA</t>
   </si>
   <si>
     <t>K7133-54641</t>
   </si>
   <si>
     <t>TANAUAN LEYTE</t>
   </si>
   <si>
     <t>NICOLE ANTIDO ILUMBA</t>
   </si>
   <si>
     <t>K7016-55672</t>
   </si>
   <si>
     <t>TOLOSA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMEN PEREZ </t>
+    <t>CARMEN PEREZ</t>
   </si>
   <si>
     <t>K7058-55818</t>
   </si>
   <si>
     <t>TUNGA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ronie   rex. F arizo</t>
+    <t>Ronie   rex. F arizo</t>
   </si>
   <si>
     <t>K7124-56160</t>
   </si>
   <si>
     <t>VILLABA LEYTE</t>
   </si>
   <si>
     <t>ROMAN U OMEGA JR</t>
   </si>
   <si>
     <t>K6002-54817</t>
   </si>
   <si>
     <t>RODRIGO  CONDEZA</t>
   </si>
   <si>
     <t>K7058-55118</t>
   </si>
   <si>
-    <t xml:space="preserve"> Brenda d olinares</t>
+    <t>Brenda d olinares</t>
   </si>
   <si>
     <t>K7068-54488</t>
   </si>
   <si>
     <t>CALBAYOG CITY SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>EDENE A.MALAGUEÑO</t>
   </si>
   <si>
     <t>K7016-56365</t>
   </si>
   <si>
     <t>CITY OF CATBALOGAN (Capital) SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>HONELYN DELA PENA</t>
   </si>
   <si>
     <t>K7061-54876</t>
   </si>
   <si>
     <t>MALITBOG SOUTHERN LEYTE</t>
   </si>
@@ -281,66 +281,66 @@
   <si>
     <t>FAHAD M. PALANGGALAN</t>
   </si>
   <si>
     <t>K7072-51986</t>
   </si>
   <si>
     <t>ALLAN THEODORE MAPANAO</t>
   </si>
   <si>
     <t>K7133-54138</t>
   </si>
   <si>
     <t>K7123-45534</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>RUSSELLE JOY CALRITO CANDIA</t>
   </si>
   <si>
     <t>K7058-55341</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jielle marie. Q cadungon</t>
+    <t>Jielle marie. Q cadungon</t>
   </si>
   <si>
     <t>K5003-54928</t>
   </si>
   <si>
-    <t xml:space="preserve">JOLINA LIMOT </t>
+    <t>JOLINA LIMOT</t>
   </si>
   <si>
     <t>K7020-53898</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">MARASSA D CENIZA </t>
+    <t>MARASSA D CENIZA</t>
   </si>
   <si>
     <t>K7133-53711</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MAY AMOR PAYO SANSALUNA</t>
   </si>
   <si>
     <t>K7061-46517</t>
   </si>
   <si>
     <t>MICHAELA ARRIANNE C CADULONG</t>
   </si>
   <si>
     <t>K8002-56162</t>
   </si>
   <si>
     <t>CARMELA L MASCUD</t>
   </si>
   <si>
     <t>K7030-54760</t>
   </si>
@@ -368,90 +368,90 @@
   <si>
     <t>K7126-54873</t>
   </si>
   <si>
     <t>PRAXEDES A IBANO</t>
   </si>
   <si>
     <t>K7126-65398</t>
   </si>
   <si>
     <t>Ramil Mirafuentes</t>
   </si>
   <si>
     <t>K7129-55558</t>
   </si>
   <si>
     <t>jerry gajelonia</t>
   </si>
   <si>
     <t>K7086-55270</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">TAHARA R, ABDULLAH </t>
+    <t>TAHARA R, ABDULLAH</t>
   </si>
   <si>
     <t>K7072-50681</t>
   </si>
   <si>
     <t>CARLO TERANIA</t>
   </si>
   <si>
     <t>K7073-54687</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Nasser Abedin Kasim</t>
   </si>
   <si>
     <t>K7063-53967</t>
   </si>
   <si>
     <t>NAUT MANTOG MAMETEL</t>
   </si>
   <si>
     <t>K7061-55317</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">SUNNY &amp;: NELSON HALLARCES </t>
+    <t>SUNNY &amp;: NELSON HALLARCES</t>
   </si>
   <si>
     <t>K7061-55950</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer Adremisen </t>
+    <t>Jennifer Adremisen</t>
   </si>
   <si>
     <t>K7129-56047</t>
   </si>
   <si>
     <t>ANTIPAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>FLORDELYN BORNASAL</t>
   </si>
   <si>
     <t>K5002-54930</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MARICA L. ADZI</t>
   </si>
   <si>
     <t>K7072-49906</t>
   </si>
   <si>
     <t>JIMMY ANSAO</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>Noha Usop belalang</t>
   </si>
   <si>
     <t>K7069-49675</t>
   </si>
   <si>
     <t>TRIXY Bene Ibanez</t>
   </si>
   <si>
     <t>K7093-49021</t>
   </si>
   <si>
     <t>MAMBAI MAMADRA SANA</t>
   </si>
   <si>
     <t>K7123-53601</t>
   </si>
   <si>
     <t>MONAWARA M. KASIM/GUINTAN STORE</t>
   </si>
   <si>
     <t>K7125-55815</t>
   </si>
   <si>
-    <t xml:space="preserve">Haifa K Catajay </t>
+    <t>Haifa K Catajay</t>
   </si>
   <si>
     <t>K7133-53467</t>
   </si>
   <si>
     <t>JEFFREY DELLOSA</t>
   </si>
   <si>
     <t>K7072-49540</t>
   </si>
   <si>
     <t>CORONA MUSTAPHA</t>
   </si>
   <si>
     <t>K7026-65322</t>
   </si>
   <si>
     <t>ABDULLAH T. MACALILAY</t>
   </si>
   <si>
     <t>K7086-56091</t>
   </si>
   <si>
     <t>ROMANO SIBIL USOP</t>
   </si>
@@ -563,117 +563,117 @@
   <si>
     <t>RAHMA M, PAGAO</t>
   </si>
   <si>
     <t>K7073-54504</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>BUSRI PAMA</t>
   </si>
   <si>
     <t>K7133-53853</t>
   </si>
   <si>
     <t>BAINOT P SALIBO</t>
   </si>
   <si>
     <t>K7133-53673</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">NORIA M. GUIAMAN </t>
+    <t>NORIA M. GUIAMAN</t>
   </si>
   <si>
     <t>K7125-55466</t>
   </si>
   <si>
-    <t xml:space="preserve">Akmad Upam </t>
+    <t>Akmad Upam</t>
   </si>
   <si>
     <t>K7125-56242</t>
   </si>
   <si>
-    <t xml:space="preserve">Muhaimen P Dumpao </t>
+    <t>Muhaimen P Dumpao</t>
   </si>
   <si>
     <t>K7121-55054</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>Hasna Macapagal</t>
   </si>
   <si>
     <t>K7058-54850</t>
   </si>
   <si>
     <t>amera m h razid</t>
   </si>
   <si>
     <t>K8002-56285</t>
   </si>
   <si>
     <t>NAIMA ALI CO LIMBA</t>
   </si>
   <si>
     <t>K7061-48441</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Mohamad Sanday </t>
+    <t>Mohamad Sanday</t>
   </si>
   <si>
     <t>K7061-44991</t>
   </si>
   <si>
     <t>Ali Lidasan</t>
   </si>
   <si>
     <t>K6002-46648</t>
   </si>
   <si>
     <t>SAMSUDIN Z. KADIR</t>
   </si>
   <si>
     <t>K7063-49775</t>
   </si>
   <si>
     <t>RAHMA D SALIM</t>
   </si>
   <si>
     <t>K7058-55952</t>
   </si>
   <si>
-    <t xml:space="preserve">  Armida dampa  buday</t>
+    <t>Armida dampa  buday</t>
   </si>
   <si>
     <t>K7063-51117</t>
   </si>
   <si>
     <t>LAILA KUSIN ABDULAZIS</t>
   </si>
   <si>
     <t>K7129-55378</t>
   </si>
   <si>
     <t>ABDULLAH RASUL BAYAO</t>
   </si>
   <si>
     <t>K7073-54791</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
     <t>Ali G. Talib</t>
   </si>
   <si>
     <t>K7134-56229</t>
   </si>
@@ -710,87 +710,87 @@
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Corazon Dicen</t>
   </si>
   <si>
     <t>K7123-54435</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JAYCEL E. CONCON</t>
   </si>
   <si>
     <t>K5002-47393</t>
   </si>
   <si>
     <t>MICHELLE ABAD</t>
   </si>
   <si>
     <t>K7129-53585</t>
   </si>
   <si>
-    <t xml:space="preserve">RESEN M. SIEGA </t>
+    <t>RESEN M. SIEGA</t>
   </si>
   <si>
     <t>K7063-52535</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>DHANICA S.CABADUNGA</t>
   </si>
   <si>
     <t>K7124-54672</t>
   </si>
   <si>
     <t>SANTIAGO AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>RICHARD B. FEBRERO</t>
   </si>
   <si>
     <t>K7129-55541</t>
   </si>
   <si>
     <t>REMEDIOS T. ROMUALDEZ AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JESSA MAE C. PALURAY</t>
   </si>
   <si>
     <t>K7126-48659</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Cristina G Perang </t>
+    <t>Cristina G Perang</t>
   </si>
   <si>
     <t>K7073-53703</t>
   </si>
   <si>
     <t>ESPERANZA AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Facebook Judith Jalop</t>
   </si>
   <si>
     <t>K7061-47303</t>
   </si>
   <si>
     <t>Joseph Doeomal</t>
   </si>
   <si>
     <t>K7073-48642</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>MARIALINDA BAGOT</t>
   </si>
@@ -866,69 +866,69 @@
   <si>
     <t>CLEMENTINA  QUINAGAN</t>
   </si>
   <si>
     <t>K7063-50625</t>
   </si>
   <si>
     <t>LIANGA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>JOCELYN BANDORIAO</t>
   </si>
   <si>
     <t>K7121-47894</t>
   </si>
   <si>
     <t>LINGIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Nilda Suarez</t>
   </si>
   <si>
     <t>K7061-54922</t>
   </si>
   <si>
-    <t xml:space="preserve">Jesson Taroy </t>
+    <t>Jesson Taroy</t>
   </si>
   <si>
     <t>K7072-53919</t>
   </si>
   <si>
     <t>SAN AGUSTIN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>JONATHAN AND RONALD ABANO</t>
   </si>
   <si>
     <t>K7016-47658</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERLITA ESPINOSA </t>
+    <t>CHERLITA ESPINOSA</t>
   </si>
   <si>
     <t>K7123-55971</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>NANCY V. LOPEZ</t>
   </si>
   <si>
     <t>K7121-55479</t>
   </si>
   <si>
     <t>LAWAAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>Susan Inciso Gacita</t>
   </si>
   <si>
     <t>K7061-55847</t>
   </si>
   <si>
     <t>LLORENTE EASTERN SAMAR</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>K7124-56245</t>
   </si>
   <si>
     <t>MERCEDES EASTERN SAMAR</t>
   </si>
   <si>
     <t>ROGELIO ABUNALES</t>
   </si>
   <si>
     <t>K7020-53892</t>
   </si>
   <si>
     <t>SALCEDO EASTERN SAMAR</t>
   </si>
   <si>
     <t>SEVERINA ABUD</t>
   </si>
   <si>
     <t>K7016-55487</t>
   </si>
   <si>
     <t>ABUYOG LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RODORACION CABAHUG </t>
+    <t>RODORACION CABAHUG</t>
   </si>
   <si>
     <t>K6002-55356</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
     <t>EDITHA PENASO ASMOLO</t>
   </si>
   <si>
     <t>K7134-56440</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
     <t>Alicia dadulla</t>
   </si>
   <si>
     <t>K7073-55780</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
@@ -1004,51 +1004,51 @@
   <si>
     <t>EVELYN D. MOAN̈A</t>
   </si>
   <si>
     <t>K7074-54277</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>Janet imtud</t>
   </si>
   <si>
     <t>K5002-55012</t>
   </si>
   <si>
     <t>DIVINA MICMIC</t>
   </si>
   <si>
     <t>K7073-55983</t>
   </si>
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Mariflor S. Galangue </t>
+    <t>Mariflor S. Galangue</t>
   </si>
   <si>
     <t>K7125-55673</t>
   </si>
   <si>
     <t>Adelaida B Pardilla</t>
   </si>
   <si>
     <t>K5003-55263</t>
   </si>
   <si>
     <t>EMILY ANN SABALZA</t>
   </si>
   <si>
     <t>K7124-55630</t>
   </si>
   <si>
     <t>PALOMPON LEYTE</t>
   </si>
   <si>
     <t>FLORO B. PAHULAYAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>