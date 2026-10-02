--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -95,87 +95,87 @@
   <si>
     <t>K7129-55793</t>
   </si>
   <si>
     <t>RENARD U. DUMAGAN SR.</t>
   </si>
   <si>
     <t>K7074-65659</t>
   </si>
   <si>
     <t>Rengelie b. Lumapas</t>
   </si>
   <si>
     <t>K7068-54077</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>CYRIL JOHN DEZA</t>
   </si>
   <si>
     <t>K7125-56043</t>
   </si>
   <si>
-    <t xml:space="preserve">Erwin Lapez </t>
+    <t>Erwin Lapez</t>
   </si>
   <si>
     <t>K7017-53240</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>DIOSDADO P TANDOC</t>
   </si>
   <si>
     <t>K7017-53897</t>
   </si>
   <si>
     <t>RICARDO A JACA SR</t>
   </si>
   <si>
     <t>K7126-55911</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Ricky L Carmelotes</t>
   </si>
   <si>
     <t>K5004-48271</t>
   </si>
   <si>
     <t>SHIERLY FINNEY</t>
   </si>
   <si>
     <t>K7134-56441</t>
   </si>
   <si>
-    <t xml:space="preserve">Dale Patrick Flores </t>
+    <t>Dale Patrick Flores</t>
   </si>
   <si>
     <t>K8002-48165</t>
   </si>
   <si>
     <t>ALEX MALANOG</t>
   </si>
   <si>
     <t>K7068-53915</t>
   </si>
   <si>
     <t>MARIO B. GOC-ONG</t>
   </si>
   <si>
     <t>K7133-54649</t>
   </si>
   <si>
     <t>JEAN ANGEL WAGAS</t>
   </si>
   <si>
     <t>K7133-55049</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
@@ -185,93 +185,93 @@
   <si>
     <t>K7123-55128</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>MARIEL GRACE APOR</t>
   </si>
   <si>
     <t>K7123-54697</t>
   </si>
   <si>
     <t>ELSA C. PANIT</t>
   </si>
   <si>
     <t>K6002-54988</t>
   </si>
   <si>
     <t>MILDRED ESPINOZA</t>
   </si>
   <si>
     <t>K7061-54747</t>
   </si>
   <si>
-    <t xml:space="preserve">Mercedes Cortel </t>
+    <t>Mercedes Cortel</t>
   </si>
   <si>
     <t>K5002-47369</t>
   </si>
   <si>
     <t>AIRENE S. CAMPOS</t>
   </si>
   <si>
     <t>K7126-65160</t>
   </si>
   <si>
     <t>AILYN EGLECIA</t>
   </si>
   <si>
     <t>K7020-54388</t>
   </si>
   <si>
     <t>JULIUS SUNIEL</t>
   </si>
   <si>
     <t>K7061-54750</t>
   </si>
   <si>
     <t>Reynante Laurencio</t>
   </si>
   <si>
     <t>K7123-55250</t>
   </si>
   <si>
-    <t xml:space="preserve">JERMIE G CALIBAYAN </t>
+    <t>JERMIE G CALIBAYAN</t>
   </si>
   <si>
     <t>K5004-48272</t>
   </si>
   <si>
     <t>ESTER A FINNEY</t>
   </si>
   <si>
     <t>K7026-64043</t>
   </si>
   <si>
-    <t xml:space="preserve">MIKE JOSHUA LUCHANA </t>
+    <t>MIKE JOSHUA LUCHANA</t>
   </si>
   <si>
     <t>K5004-63703</t>
   </si>
   <si>
     <t>ROBIN DIZON ABASOLO</t>
   </si>
   <si>
     <t>K8002-55823</t>
   </si>
   <si>
     <t>MARY ROSE ANN ORIAS</t>
   </si>
   <si>
     <t>K7129-56026</t>
   </si>
   <si>
     <t>FAUSTO G. GUIRITAN JR</t>
   </si>
   <si>
     <t>K7126-64189</t>
   </si>
   <si>
     <t>Elmer C Cubero</t>
   </si>
@@ -281,147 +281,147 @@
   <si>
     <t>Renalyn calamba</t>
   </si>
   <si>
     <t>K7030-55167</t>
   </si>
   <si>
     <t>RUDY F FERNANDEZ</t>
   </si>
   <si>
     <t>K7072-64845</t>
   </si>
   <si>
     <t>ERLINDA CUBIO</t>
   </si>
   <si>
     <t>K7073-55444</t>
   </si>
   <si>
     <t>WALEED MAQUE</t>
   </si>
   <si>
     <t>K7058-55934</t>
   </si>
   <si>
-    <t xml:space="preserve"> Michaela. Angelq  apol  codal</t>
+    <t>Michaela. Angelq  apol  codal</t>
   </si>
   <si>
     <t>K7086-47605</t>
   </si>
   <si>
     <t>RONALYN ANONG</t>
   </si>
   <si>
     <t>K7016-55688</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLLY ANTONIO </t>
+    <t>ROLLY ANTONIO</t>
   </si>
   <si>
     <t>K7086-55546</t>
   </si>
   <si>
     <t>MAJALONA BARRAMEDA</t>
   </si>
   <si>
     <t>K7124-54643</t>
   </si>
   <si>
     <t>ERA MAE PACALDO</t>
   </si>
   <si>
     <t>K7072-48680</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>RONALDO CALAMBO</t>
   </si>
   <si>
     <t>K7125-64380</t>
   </si>
   <si>
-    <t xml:space="preserve">Jhairow P Lawas </t>
+    <t>Jhairow P Lawas</t>
   </si>
   <si>
     <t>K7030-55283</t>
   </si>
   <si>
     <t>MRS ROSARIO INAMBUANG</t>
   </si>
   <si>
     <t>K6002-55022</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>GERWIN  POBLETE</t>
   </si>
   <si>
     <t>K7020-53856</t>
   </si>
   <si>
     <t>KIBLAWAN DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARYGILFYN G NAVARES </t>
+    <t>MARYGILFYN G NAVARES</t>
   </si>
   <si>
     <t>K7016-56188</t>
   </si>
   <si>
     <t>BOSTON DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">DANTE ANHAO </t>
+    <t>DANTE ANHAO</t>
   </si>
   <si>
     <t>K7074-63925</t>
   </si>
   <si>
     <t>LUPON DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Sittiharadyl l. Lintangi</t>
   </si>
   <si>
     <t>K7126-47424</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Nurrudin Magtacpao</t>
   </si>
   <si>
     <t>K7073-55974</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEL B. NALIMOT </t>
+    <t>NOEL B. NALIMOT</t>
   </si>
   <si>
     <t>K7125-55035</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Priscilla B Cuyo</t>
   </si>
   <si>
     <t>K7074-48045</t>
   </si>
   <si>
     <t>MARAGUSAN (SAN MARIANO) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Joselyn p .lado</t>
   </si>
   <si>
     <t>K7030-56232</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>Khalid Janjawe Kanapia</t>
   </si>
   <si>
     <t>K7017-62976</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>MARITA A DELA CRUZ</t>
   </si>
   <si>
     <t>K8002-56021</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>NILDA PENUELA</t>
   </si>
   <si>
     <t>K7069-51754</t>
   </si>
   <si>
-    <t xml:space="preserve">Marites Fernandez </t>
+    <t>Marites Fernandez</t>
   </si>
   <si>
     <t>K5002-55467</t>
   </si>
   <si>
     <t>ALLAN P. AQUILAM SR</t>
   </si>
   <si>
     <t>K7124-54859</t>
   </si>
   <si>
     <t>EDITHA ESPORA BARAUNTONG</t>
   </si>
   <si>
     <t>K7030-55295</t>
   </si>
   <si>
     <t>LOVELAINE E ROQUE</t>
   </si>
   <si>
     <t>K7016-55515</t>
   </si>
   <si>
     <t>NORA SIMPAL</t>
   </si>
@@ -542,87 +542,87 @@
   <si>
     <t>Jovin Dipay Fat</t>
   </si>
   <si>
     <t>K7026-55920</t>
   </si>
   <si>
     <t>MARKAZ KHADIJAH/JIJAH SABANI</t>
   </si>
   <si>
     <t>K7020-50472</t>
   </si>
   <si>
     <t>JAHARA MENSONG</t>
   </si>
   <si>
     <t>K7063-64901</t>
   </si>
   <si>
     <t>YOOHEE FAITH MAGLASANG</t>
   </si>
   <si>
     <t>K5003-65240</t>
   </si>
   <si>
-    <t xml:space="preserve">Kennard guineta </t>
+    <t>Kennard guineta</t>
   </si>
   <si>
     <t>K5002-55691</t>
   </si>
   <si>
     <t>LOURDES MORATA</t>
   </si>
   <si>
     <t>K7086-64535</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
     <t>ABEGAIL G TOTESORA</t>
   </si>
   <si>
     <t>K7020-54419</t>
   </si>
   <si>
     <t>GENEVIEVE H GAZO</t>
   </si>
   <si>
     <t>K7069-52692</t>
   </si>
   <si>
     <t>Mary Fe I Servancia</t>
   </si>
   <si>
     <t>K7133-54428</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">RAIZIN MACALAPAN </t>
+    <t>RAIZIN MACALAPAN</t>
   </si>
   <si>
     <t>K5005-63958</t>
   </si>
   <si>
     <t>EUMI GLENN DIMAGIBA</t>
   </si>
   <si>
     <t>K8002-54842</t>
   </si>
   <si>
     <t>HALID YUSOP MACADATO</t>
   </si>
   <si>
     <t>K5003-55682</t>
   </si>
   <si>
     <t>ROSITA P. SUMALI</t>
   </si>
   <si>
     <t>K7074-47720</t>
   </si>
   <si>
     <t>Ladylyn b. Rentuma</t>
   </si>
@@ -689,90 +689,90 @@
   <si>
     <t>ARMAN V CASTRO</t>
   </si>
   <si>
     <t>K7030-55096</t>
   </si>
   <si>
     <t>BAGUMBAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>JOSEPHINE R TATAK/BADRUDIN TATAK</t>
   </si>
   <si>
     <t>K7026-54095</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Joue Dela torre</t>
   </si>
   <si>
     <t>K7121-54741</t>
   </si>
   <si>
-    <t xml:space="preserve">Arman Parcullo </t>
+    <t>Arman Parcullo</t>
   </si>
   <si>
     <t>K7058-54680</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">  Arnold  mosquera sr</t>
+    <t>Arnold  mosquera sr</t>
   </si>
   <si>
     <t>K7020-54290</t>
   </si>
   <si>
     <t>TAHER MAKAKENA PASANDALAN</t>
   </si>
   <si>
     <t>K7133-53617</t>
   </si>
   <si>
     <t>RANDY LLASOS</t>
   </si>
   <si>
     <t>K7058-54728</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sarah  panagas adil</t>
+    <t>Sarah  panagas adil</t>
   </si>
   <si>
     <t>K7105-49135</t>
   </si>
   <si>
     <t>ZENAIDA R.  ANTIPORDA</t>
   </si>
   <si>
     <t>K7020-53968</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEN V MARIÑAS </t>
+    <t>ALLEN V MARIÑAS</t>
   </si>
   <si>
     <t>K7016-55821</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>JUVINA LOPEZ</t>
   </si>
   <si>
     <t>K7125-47534</t>
   </si>
   <si>
     <t>MARIVIC Alisoso</t>
   </si>
   <si>
     <t>K7011-64626</t>
   </si>
   <si>
     <t>PALIMBANG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MORENA BRAHIM</t>
   </si>
@@ -839,81 +839,81 @@
   <si>
     <t>K7069-50487</t>
   </si>
   <si>
     <t>Vivian E pasinabao</t>
   </si>
   <si>
     <t>K7026-54346</t>
   </si>
   <si>
     <t>evadne claire r. vagilidad</t>
   </si>
   <si>
     <t>K6002-56170</t>
   </si>
   <si>
     <t>KIAMBA SARANGANI</t>
   </si>
   <si>
     <t>MYLENE NAYING</t>
   </si>
   <si>
     <t>K7093-50717</t>
   </si>
   <si>
-    <t xml:space="preserve">MUSA AMPUNGAN </t>
+    <t>MUSA AMPUNGAN</t>
   </si>
   <si>
     <t>K7016-56238</t>
   </si>
   <si>
     <t>JONATHAN BALICACO</t>
   </si>
   <si>
     <t>K7072-53970</t>
   </si>
   <si>
     <t>MAASIM SARANGANI</t>
   </si>
   <si>
     <t>ROBERTO SAMORANO</t>
   </si>
   <si>
     <t>K7026-55000</t>
   </si>
   <si>
     <t>MAITUM SARANGANI</t>
   </si>
   <si>
     <t>Rndrajina</t>
   </si>
   <si>
     <t>K7058-55788</t>
   </si>
   <si>
-    <t xml:space="preserve"> Didek a panguat</t>
+    <t>Didek a panguat</t>
   </si>
   <si>
     <t>K7063-51496</t>
   </si>
   <si>
     <t>MA.LUIISA MAE CASTRO</t>
   </si>
   <si>
     <t>K7086-55612</t>
   </si>
   <si>
     <t>MALUNGON SARANGANI</t>
   </si>
   <si>
     <t>JESON S, BIBAOCO</t>
   </si>
   <si>
     <t>K7124-48406</t>
   </si>
   <si>
     <t>ROCKY P TORADA</t>
   </si>
   <si>
     <t>K7030-54340</t>
   </si>