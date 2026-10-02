--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -71,87 +71,87 @@
   <si>
     <t>DAPITAN CITY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>ZENAIDA PAGE CABILIN</t>
   </si>
   <si>
     <t>K7086-46966</t>
   </si>
   <si>
     <t>DIPOLOG CITY (Capital) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>FEVERLY QUIAO BERNARDINO</t>
   </si>
   <si>
     <t>K7016-56483</t>
   </si>
   <si>
     <t>LYDIA DEGAMO</t>
   </si>
   <si>
     <t>K7061-55967</t>
   </si>
   <si>
-    <t xml:space="preserve">OSIAS RODRIGO </t>
+    <t>OSIAS RODRIGO</t>
   </si>
   <si>
     <t>K7126-48355</t>
   </si>
   <si>
     <t>SINDANGAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>Rocelyn Guilingan</t>
   </si>
   <si>
     <t>K7086-47628</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN B, ABOUT </t>
+    <t>EVELYN B, ABOUT</t>
   </si>
   <si>
     <t>K7063-54057</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SOPHIA A PANTURILLA</t>
   </si>
   <si>
     <t>K7093-54439</t>
   </si>
   <si>
     <t>RIMA JANI</t>
   </si>
   <si>
     <t>K7121-54971</t>
   </si>
   <si>
-    <t xml:space="preserve">Yolanda C Uyao </t>
+    <t>Yolanda C Uyao</t>
   </si>
   <si>
     <t>K7093-54160</t>
   </si>
   <si>
     <t>MORHAIDA ASIM SALCEDO</t>
   </si>
   <si>
     <t>K7123-55347</t>
   </si>
   <si>
     <t>Karuna I. Mukarrama</t>
   </si>
   <si>
     <t>K7026-55619</t>
   </si>
   <si>
     <t>AFRAH ASTIH</t>
   </si>
   <si>
     <t>K7026-55941</t>
   </si>
   <si>
     <t>ANDY O. PARADJI</t>
   </si>
@@ -185,183 +185,183 @@
   <si>
     <t>AMINAH KUNTING</t>
   </si>
   <si>
     <t>K7063-54045</t>
   </si>
   <si>
     <t>HADJI BERKIS KUNTING SAHIDJUAN</t>
   </si>
   <si>
     <t>K7063-54044</t>
   </si>
   <si>
     <t>BOOM SOO II KUNTING KHO</t>
   </si>
   <si>
     <t>K7093-54240</t>
   </si>
   <si>
     <t>NADIA U. ISMAEL</t>
   </si>
   <si>
     <t>K7020-54398</t>
   </si>
   <si>
-    <t xml:space="preserve">ALINA Y QUILATON </t>
+    <t>ALINA Y QUILATON</t>
   </si>
   <si>
     <t>K7016-56147</t>
   </si>
   <si>
     <t>GABER AWIS</t>
   </si>
   <si>
     <t>K7133-54012</t>
   </si>
   <si>
     <t>SHERHANA SARIOL</t>
   </si>
   <si>
     <t>K7133-54013</t>
   </si>
   <si>
     <t>YASSER JAMIL</t>
   </si>
   <si>
     <t>K7125-55731</t>
   </si>
   <si>
-    <t xml:space="preserve">Colonel A Pawa </t>
+    <t>Colonel A Pawa</t>
   </si>
   <si>
     <t>K7123-51743</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNOLD FLORES </t>
+    <t>ARNOLD FLORES</t>
   </si>
   <si>
     <t>K7124-55040</t>
   </si>
   <si>
     <t>GARIZALDO I LAZARO JR</t>
   </si>
   <si>
     <t>K7074-53828</t>
   </si>
   <si>
     <t>Nhurtakim g. Amilhamja</t>
   </si>
   <si>
     <t>K7124-56291</t>
   </si>
   <si>
     <t>HUSYRIN SAMSON</t>
   </si>
   <si>
     <t>K7063-50375</t>
   </si>
   <si>
     <t>SHAMEER D.HIYA</t>
   </si>
   <si>
     <t>K7093-54112</t>
   </si>
   <si>
     <t>SHARMAYNE T. UTUANIS</t>
   </si>
   <si>
     <t>K7124-56134</t>
   </si>
   <si>
     <t>SAHIM J. PAYAO</t>
   </si>
   <si>
     <t>K7061-54437</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLANDO DG ARABEJO </t>
+    <t>ROLANDO DG ARABEJO</t>
   </si>
   <si>
     <t>K7011-56037</t>
   </si>
   <si>
     <t>ROCHELLE ESPINOSA</t>
   </si>
   <si>
     <t>K7093-54454</t>
   </si>
   <si>
     <t>JOHNNY YUSUP</t>
   </si>
   <si>
     <t>K7121-55463</t>
   </si>
   <si>
     <t>ALICIA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Noel Pacol Goron</t>
   </si>
   <si>
     <t>K7129-56070</t>
   </si>
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>ROHANIE JAMJALI</t>
   </si>
   <si>
     <t>K7126-55108</t>
   </si>
   <si>
     <t>Fe Dacubasang-an</t>
   </si>
   <si>
     <t>K7125-47257</t>
   </si>
   <si>
-    <t xml:space="preserve">Hawla A Untong </t>
+    <t>Hawla A Untong</t>
   </si>
   <si>
     <t>K7061-55056</t>
   </si>
   <si>
     <t>OLUTANGA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Muneef Musa </t>
+    <t>Muneef Musa</t>
   </si>
   <si>
     <t>K7058-55855</t>
   </si>
   <si>
     <t>PAYAO ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mr antonio  dacula. Jonard. Saga</t>
+    <t>Mr antonio  dacula. Jonard. Saga</t>
   </si>
   <si>
     <t>K5002-55457</t>
   </si>
   <si>
     <t>TUNGAWAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>SHIDA L. LINTANG</t>
   </si>
   <si>
     <t>K7016-56445</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>JANUARIO ISMAEL TABILAS</t>
   </si>
   <si>
     <t>K5002-55925</t>
   </si>
   <si>
     <t>ABDULSUHUD S. HANAPI</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>FRANCIS MARJUNI A.ALAWI</t>
   </si>
   <si>
     <t>K7063-54048</t>
   </si>
   <si>
     <t>ELY C.MARTINEZ</t>
   </si>
   <si>
     <t>K7126-55390</t>
   </si>
   <si>
     <t>TOBIAS FORNIER (DAO) ANTIQUE</t>
   </si>
   <si>
     <t>Manuelita A Sendanto</t>
   </si>
   <si>
     <t>K7016-55251</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNOLD VILLANUEVA </t>
+    <t>ARNOLD VILLANUEVA</t>
   </si>
   <si>
     <t>K7124-55067</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>VALERIE JOY CLAVERO</t>
   </si>
   <si>
     <t>K7124-55069</t>
   </si>
   <si>
     <t>PAOLO S. DE LA VINA</t>
   </si>
   <si>
     <t>K6002-56117</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>ANITA R. GUTIERREZ</t>
   </si>
@@ -506,60 +506,60 @@
   <si>
     <t>K6002-55448</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
   <si>
     <t>MARY ANN  ASTROMO</t>
   </si>
   <si>
     <t>K7086-55398</t>
   </si>
   <si>
     <t>AMLAN (AYUQUITAN) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>GENELYN SEGOVIA</t>
   </si>
   <si>
     <t>K7011-55299</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE T. CALUMPANG </t>
+    <t>CATHERINE T. CALUMPANG</t>
   </si>
   <si>
     <t>K7020-53807</t>
   </si>
   <si>
     <t>SANTA CATALINA NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">OLYMPIA ESTOCONING </t>
+    <t>OLYMPIA ESTOCONING</t>
   </si>
   <si>
     <t>K7030-54640</t>
   </si>
   <si>
     <t>CITY OF TANJAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>RAWAN C. MINALANG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccb9745</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Dandy Panogalinga </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>