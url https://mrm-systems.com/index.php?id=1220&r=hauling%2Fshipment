--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,111 +86,111 @@
   <si>
     <t>K5004-56177</t>
   </si>
   <si>
     <t>BANGA AKLAN</t>
   </si>
   <si>
     <t>GLENDA MALLARI</t>
   </si>
   <si>
     <t>K7030-55640</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
   <si>
     <t>JOJO A SALES</t>
   </si>
   <si>
     <t>K5004-56448</t>
   </si>
   <si>
     <t>KALIBO (Capital) AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CRECILDA ORQUILLAS </t>
+    <t>CRECILDA ORQUILLAS</t>
   </si>
   <si>
     <t>K7086-64167</t>
   </si>
   <si>
-    <t xml:space="preserve">MARTIN GUINGAB </t>
+    <t>MARTIN GUINGAB</t>
   </si>
   <si>
     <t>K7124-56197</t>
   </si>
   <si>
     <t>MALINAO AKLAN</t>
   </si>
   <si>
     <t>GINA INGENIERO</t>
   </si>
   <si>
     <t>K7093-51554</t>
   </si>
   <si>
     <t>NEW WASHINGTON AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MA.LERA S. MASANGYA </t>
+    <t>MA.LERA S. MASANGYA</t>
   </si>
   <si>
     <t>K7011-54748</t>
   </si>
   <si>
     <t>NUMANCIA AKLAN</t>
   </si>
   <si>
     <t>EVELYN SARITO</t>
   </si>
   <si>
     <t>K7086-64170</t>
   </si>
   <si>
     <t>TANGALAN AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JANEN G AMANDY </t>
+    <t>JANEN G AMANDY</t>
   </si>
   <si>
     <t>K6002-55384</t>
   </si>
   <si>
     <t>ANINI-Y ANTIQUE</t>
   </si>
   <si>
     <t>MA.LUZ S. TOGONON</t>
   </si>
   <si>
     <t>K7026-55854</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jessa Marie Rizardo </t>
+    <t>Jessa Marie Rizardo</t>
   </si>
   <si>
     <t>K7073-55973</t>
   </si>
   <si>
     <t>LIBERTAD ANTIQUE</t>
   </si>
   <si>
     <t>Selvie Serino Roberto SaRacanlao</t>
   </si>
   <si>
     <t>K7126-55353</t>
   </si>
   <si>
     <t>PATNONGON ANTIQUE</t>
   </si>
   <si>
     <t>Lolita  A Rosillo</t>
   </si>
   <si>
     <t>K7026-55280</t>
   </si>
   <si>
     <t>SAN REMIGIO ANTIQUE</t>
   </si>
@@ -200,102 +200,102 @@
   <si>
     <t>K5002-55264</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
     <t>REGINA M. DELA CRUZ</t>
   </si>
   <si>
     <t>K7072-54349</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
     <t>LYDIA ESCUTIN</t>
   </si>
   <si>
     <t>K7134-55205</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Reynante develos </t>
+    <t>Reynante develos</t>
   </si>
   <si>
     <t>K6002-54813</t>
   </si>
   <si>
     <t>PILAR CAPIZ</t>
   </si>
   <si>
     <t>MEDELYN. FUENTES</t>
   </si>
   <si>
     <t>K5003-65249</t>
   </si>
   <si>
     <t>PONTEVEDRA CAPIZ</t>
   </si>
   <si>
     <t>RAMON BULAN JR</t>
   </si>
   <si>
     <t>K7016-55082</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>MARIA DENAGA</t>
   </si>
   <si>
     <t>K5002-55593</t>
   </si>
   <si>
     <t>JAY CARL B. BOFILL</t>
   </si>
   <si>
     <t>K7129-54666</t>
   </si>
   <si>
     <t>MARIKIU CERVALES</t>
   </si>
   <si>
     <t>K7123-55912</t>
   </si>
   <si>
     <t>JANETH M. DOLOR</t>
   </si>
   <si>
     <t>K7125-55551</t>
   </si>
   <si>
-    <t xml:space="preserve">William berjamnin </t>
+    <t>William berjamnin</t>
   </si>
   <si>
     <t>K7124-55172</t>
   </si>
   <si>
     <t>RUBY VALO</t>
   </si>
   <si>
     <t>K7121-54940</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
     <t>PJ Delos Santos Beboso</t>
   </si>
   <si>
     <t>K7105-54299</t>
   </si>
   <si>
     <t>BADIANGAN ILOILO</t>
   </si>
   <si>
     <t>MYRNA LINDERO</t>
   </si>
@@ -380,87 +380,87 @@
   <si>
     <t>K7011-54902</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>GILBERT GARANGANAO</t>
   </si>
   <si>
     <t>K7011-55399</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>JOSIE  C. GIALOLO</t>
   </si>
   <si>
     <t>K7124-55357</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Jocelyn Bartolome </t>
+    <t>Jocelyn Bartolome</t>
   </si>
   <si>
     <t>K7134-56455</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>Luz lentija</t>
   </si>
   <si>
     <t>K6002-56124</t>
   </si>
   <si>
     <t>LEMERY ILOILO</t>
   </si>
   <si>
     <t>HAYDEE M. CLEOFAS OR JOHN PAUL CLEOFAS</t>
   </si>
   <si>
     <t>K7123-56208</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>JOSE GELACIO TABIANA</t>
   </si>
   <si>
     <t>K7058-55418</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Oscar  mutas</t>
+    <t>Oscar  mutas</t>
   </si>
   <si>
     <t>K7124-55354</t>
   </si>
   <si>
     <t>Efren N Paguntalan</t>
   </si>
   <si>
     <t>K7134-55607</t>
   </si>
   <si>
     <t>NEW LUCENA ILOILO</t>
   </si>
   <si>
     <t>Veronica baldemor</t>
   </si>
   <si>
     <t>K7129-54429</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>FRENZ BRIAN S. SABALILAG melanie c. sabalilag</t>
   </si>
@@ -494,51 +494,51 @@
   <si>
     <t>Marian Rose Gonzales</t>
   </si>
   <si>
     <t>K6002-55059</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
     <t>JOCELYN  CRUZ</t>
   </si>
   <si>
     <t>K6002-55155</t>
   </si>
   <si>
     <t>GEMMA JONDONERO</t>
   </si>
   <si>
     <t>K5001-65115</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Catherine A. Gabaldon </t>
+    <t>Catherine A. Gabaldon</t>
   </si>
   <si>
     <t>K5003-65464</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
     <t>Michele talabucon</t>
   </si>
   <si>
     <t>K7063-54531</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
     <t>DELIA R.JAVING</t>
   </si>
   <si>
     <t>K7061-55148</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>EVELYN FLORES BIONO</t>
   </si>
   <si>
     <t>K7063-54538</t>
   </si>
   <si>
     <t>CITY OF ESCALANTE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CHARITO VARCA</t>
   </si>
   <si>
     <t>K5002-55447</t>
   </si>
   <si>
     <t>FLORINDA T. EGPAS</t>
   </si>
   <si>
     <t>K5003-54746</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVESSA O VALENCIA </t>
+    <t>ELVESSA O VALENCIA</t>
   </si>
   <si>
     <t>K5002-55370</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JUDITH TESORA</t>
   </si>
   <si>
     <t>K7121-55812</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ANGELICA P ANDINO</t>
   </si>
   <si>
     <t>K7123-56139</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>MANAPLA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Aiza B Malba</t>
   </si>
   <si>
     <t>K5002-54854</t>
   </si>
   <si>
     <t>MILDRED A. BARREDO</t>
   </si>
   <si>
     <t>K7121-55080</t>
   </si>
   <si>
     <t>Renan M Lachica</t>
   </si>
   <si>
     <t>K5003-55419</t>
   </si>
   <si>
     <t>MOISES PADILLA (MAGALLON) NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">EDITHA BASA </t>
+    <t>EDITHA BASA</t>
   </si>
   <si>
     <t>K7123-55029</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Mheliza c losantas</t>
   </si>
   <si>
     <t>K7011-55896</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RHENA MAE A. DESPE</t>
   </si>
   <si>
     <t>K7072-54385</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>