--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -92,123 +92,123 @@
   <si>
     <t>SANTIAGO D TANO</t>
   </si>
   <si>
     <t>K7030-48211</t>
   </si>
   <si>
     <t>DUMALINAO ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>GINA M ANGGOT</t>
   </si>
   <si>
     <t>K7016-47579</t>
   </si>
   <si>
     <t>ERLINDA SUSON</t>
   </si>
   <si>
     <t>K7058-47721</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">   Bakar. P  mayo</t>
+    <t>Bakar. P  mayo</t>
   </si>
   <si>
     <t>K7072-53041</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ELIZABETH AUSTERO</t>
   </si>
   <si>
     <t>K7073-54377</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Halima T. Pasukong</t>
   </si>
   <si>
     <t>K7093-54131</t>
   </si>
   <si>
-    <t xml:space="preserve">ANISA UBPON </t>
+    <t>ANISA UBPON</t>
   </si>
   <si>
     <t>K7063-54362</t>
   </si>
   <si>
     <t>RAZUL C.DAGADAS</t>
   </si>
   <si>
     <t>K7125-50612</t>
   </si>
   <si>
-    <t xml:space="preserve">Macaria Malagar </t>
+    <t>Macaria Malagar</t>
   </si>
   <si>
     <t>K7134-53792</t>
   </si>
   <si>
     <t>SAN MIGUEL ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Jernilyn bulandeino</t>
   </si>
   <si>
     <t>K7061-55503</t>
   </si>
   <si>
     <t>TABINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Jiji Hallasgo</t>
   </si>
   <si>
     <t>K5003-48357</t>
   </si>
   <si>
     <t>TAMBULIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE TEJADA </t>
+    <t>ARLENE TEJADA</t>
   </si>
   <si>
     <t>K7058-53687</t>
   </si>
   <si>
     <t>TUKURAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Usop  e karahcaban</t>
+    <t>Usop  e karahcaban</t>
   </si>
   <si>
     <t>K7061-55395</t>
   </si>
   <si>
     <t>Teresita Jayno</t>
   </si>
   <si>
     <t>K5002-55374</t>
   </si>
   <si>
     <t>LANTAPAN BUKIDNON</t>
   </si>
   <si>
     <t>NATIVIDAD CAÑETE</t>
   </si>
   <si>
     <t>K7017-53081</t>
   </si>
   <si>
     <t>LIBONA BUKIDNON</t>
   </si>
   <si>
     <t>SARAH BAY-AGAN</t>
   </si>
@@ -314,192 +314,192 @@
   <si>
     <t>MARICAR M ERMAC</t>
   </si>
   <si>
     <t>K7086-56024</t>
   </si>
   <si>
     <t>GERMAN N, COLAMBO</t>
   </si>
   <si>
     <t>K7124-55653</t>
   </si>
   <si>
     <t>NOR HANIFAH P. RACMAN</t>
   </si>
   <si>
     <t>K7017-53566</t>
   </si>
   <si>
     <t>RAHIMA P SARIP</t>
   </si>
   <si>
     <t>K5004-56161</t>
   </si>
   <si>
-    <t xml:space="preserve">DAILANIE VILLAESTER </t>
+    <t>DAILANIE VILLAESTER</t>
   </si>
   <si>
     <t>K7135-63488</t>
   </si>
   <si>
     <t>Genefe Caño</t>
   </si>
   <si>
     <t>K7058-65310</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dawud mua</t>
+    <t>Dawud mua</t>
   </si>
   <si>
     <t>K7123-54500</t>
   </si>
   <si>
     <t>CHERYL ABITONA</t>
   </si>
   <si>
     <t>K7030-55774</t>
   </si>
   <si>
     <t>DIVINA C. ARELA</t>
   </si>
   <si>
     <t>K7121-55919</t>
   </si>
   <si>
     <t>Dao Mona Oray</t>
   </si>
   <si>
     <t>K7017-52774</t>
   </si>
   <si>
     <t>KAUSWAGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>IREN FAITH MONIVA</t>
   </si>
   <si>
     <t>K7123-55924</t>
   </si>
   <si>
     <t>SALVADOR LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JAMILA R. PERALES</t>
   </si>
   <si>
     <t>K7058-48143</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Fleudeliz  s  bacatan</t>
+    <t>Fleudeliz  s  bacatan</t>
   </si>
   <si>
     <t>K7121-51775</t>
   </si>
   <si>
     <t>RUEL TABIGUE MANOOP</t>
   </si>
   <si>
     <t>K7073-48330</t>
   </si>
   <si>
     <t>PANTAR LANAO DEL NORTE</t>
   </si>
   <si>
     <t>SANIRA L. SARIP C/O ABDULLAH U. SARIP</t>
   </si>
   <si>
     <t>K7123-56172</t>
   </si>
   <si>
     <t>ALORAN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>ANGELINA B. NAZARENO</t>
   </si>
   <si>
     <t>K7058-55020</t>
   </si>
   <si>
     <t>BALINGOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Nicole jhon  t  panulaya </t>
+    <t>Nicole jhon  t  panulaya</t>
   </si>
   <si>
     <t>K8002-55032</t>
   </si>
   <si>
     <t>CALAMBA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>JESSEL D GULAGULA</t>
   </si>
   <si>
     <t>K7011-47643</t>
   </si>
   <si>
     <t>CLARIN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>VICTORIA LABUGA</t>
   </si>
   <si>
     <t>K7016-53635</t>
   </si>
   <si>
     <t>OROQUIETA CITY (Capital) MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>CHARISSA DOMINISAC</t>
   </si>
   <si>
     <t>K7016-56339</t>
   </si>
   <si>
     <t>ELBERT QUICOY</t>
   </si>
   <si>
     <t>K7135-64784</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Kimberly A. Palma</t>
   </si>
   <si>
     <t>K7058-54889</t>
   </si>
   <si>
     <t>SINACABAN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Princess lhyn  aleta</t>
+    <t>Princess lhyn  aleta</t>
   </si>
   <si>
     <t>K5005-54350</t>
   </si>
   <si>
     <t>TANGUB CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>SUNDAY RANDYL ANOG CELESTE</t>
   </si>
   <si>
     <t>K7124-53678</t>
   </si>
   <si>
     <t>DON VICTORIANO CHIONGBIAN  (DON MARIANO MARCOS) MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>MERLIN T CASTILLO</t>
   </si>
   <si>
     <t>K7030-56193</t>
   </si>
   <si>
     <t>ALUBIJID MISAMIS ORIENTAL</t>
   </si>
@@ -512,99 +512,99 @@
   <si>
     <t>BALINGASAG MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Mark Handy Mendez</t>
   </si>
   <si>
     <t>K5003-55590</t>
   </si>
   <si>
     <t>ROWENA M JAPUZ</t>
   </si>
   <si>
     <t>K7074-52840</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Veronica mandin macion</t>
   </si>
   <si>
     <t>K7123-55015</t>
   </si>
   <si>
-    <t xml:space="preserve">FRITZ GERALD O. DE LOS REYES </t>
+    <t>FRITZ GERALD O. DE LOS REYES</t>
   </si>
   <si>
     <t>K7126-53695</t>
   </si>
   <si>
     <t>Emmanuel B Paran</t>
   </si>
   <si>
     <t>K7017-53893</t>
   </si>
   <si>
     <t>FARAH JOAARIA ANAY</t>
   </si>
   <si>
     <t>K7026-55968</t>
   </si>
   <si>
-    <t xml:space="preserve">Martina Marie E Meñoza </t>
+    <t>Martina Marie E Meñoza</t>
   </si>
   <si>
     <t>K7073-53505</t>
   </si>
   <si>
     <t>FEBELIN S. SAJULGA</t>
   </si>
   <si>
     <t>K7030-55505</t>
   </si>
   <si>
     <t>NORHATA PANDITA AZIS</t>
   </si>
   <si>
     <t>K7016-55107</t>
   </si>
   <si>
     <t>LORNA RABACA</t>
   </si>
   <si>
     <t>K7123-54410</t>
   </si>
   <si>
-    <t xml:space="preserve">EUNICE GALARIDO </t>
+    <t>EUNICE GALARIDO</t>
   </si>
   <si>
     <t>K7086-53869</t>
   </si>
   <si>
-    <t xml:space="preserve">MOBARAK S, MACUD </t>
+    <t>MOBARAK S, MACUD</t>
   </si>
   <si>
     <t>K7121-55922</t>
   </si>
   <si>
     <t>Ashiah H. Marmay</t>
   </si>
   <si>
     <t>K5002-55868</t>
   </si>
   <si>
     <t>BAYANI L. JABAO</t>
   </si>
   <si>
     <t>K7030-54508</t>
   </si>
   <si>
     <t>SUSAN PALAPAR</t>
   </si>
   <si>
     <t>K8002-47716</t>
   </si>
   <si>
     <t>BEVERLY TUASTOMBAN</t>
   </si>
@@ -635,96 +635,96 @@
   <si>
     <t>K7061-54706</t>
   </si>
   <si>
     <t>MANTICAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Helen Fabria</t>
   </si>
   <si>
     <t>K5004-64957</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>SHEILA GRACE ABING</t>
   </si>
   <si>
     <t>K7121-47671</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Teroy Daquado/ Ken Ken  Daquado </t>
+    <t>Teroy Daquado/ Ken Ken  Daquado</t>
   </si>
   <si>
     <t>K7123-55328</t>
   </si>
   <si>
     <t>BALINDONG (WATU) LANAO DEL SUR</t>
   </si>
   <si>
     <t>JANAL  BATALION</t>
   </si>
   <si>
     <t>K7058-55999</t>
   </si>
   <si>
     <t>MALABANG LANAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">  Dimaro   bayano  minso</t>
+    <t>Dimaro   bayano  minso</t>
   </si>
   <si>
     <t>K7061-55404</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>AISAH ZAPANTA</t>
   </si>
   <si>
     <t>K7017-50563</t>
   </si>
   <si>
     <t>JAMAIDAH T MARUHOM</t>
   </si>
   <si>
     <t>K7017-53889</t>
   </si>
   <si>
     <t>POTRE H.A. MAGARANG</t>
   </si>
   <si>
     <t>K7058-55642</t>
   </si>
   <si>
-    <t xml:space="preserve"> Fatima.  Galmac  decampong</t>
+    <t>Fatima.  Galmac  decampong</t>
   </si>
   <si>
     <t>K7030-48161</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>ANGEL  PENIONE</t>
   </si>
   <si>
     <t>K7011-55778</t>
   </si>
   <si>
     <t>DATU TURNO S. SULTAN SR.</t>
   </si>
   <si>
     <t>K7017-46925</t>
   </si>
   <si>
     <t>CALANOGAS LANAO DEL SUR</t>
   </si>
   <si>
     <t>ARMALIA SULTAN</t>
   </si>
@@ -743,162 +743,162 @@
   <si>
     <t>Marvin parading makilling</t>
   </si>
   <si>
     <t>K7063-53903</t>
   </si>
   <si>
     <t>JOCELYN SODUSTA</t>
   </si>
   <si>
     <t>K7017-64128</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JENNET G LOREN</t>
   </si>
   <si>
     <t>K5003-55685</t>
   </si>
   <si>
     <t>JABONGA AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY SEL K LAMPADIO </t>
+    <t>MARY SEL K LAMPADIO</t>
   </si>
   <si>
     <t>K7068-53955</t>
   </si>
   <si>
     <t>SIBAGAT AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>TERESA ESCALANTE TAER</t>
   </si>
   <si>
     <t>K7125-55676</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Ruth Oceir Abayan </t>
+    <t>Ruth Oceir Abayan</t>
   </si>
   <si>
     <t>K7073-55782</t>
   </si>
   <si>
     <t>RENE A. Acierto</t>
   </si>
   <si>
     <t>K5004-64453</t>
   </si>
   <si>
     <t>MYRICH C MORA</t>
   </si>
   <si>
     <t>K7126-64562</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Macaria D Salise </t>
+    <t>Macaria D Salise</t>
   </si>
   <si>
     <t>K5005-61369</t>
   </si>
   <si>
     <t>CARMEN SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">DAN CARLO VILLAPLANA </t>
+    <t>DAN CARLO VILLAPLANA</t>
   </si>
   <si>
     <t>K7030-47993</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLINDA LUMACTOD </t>
+    <t>MERLINDA LUMACTOD</t>
   </si>
   <si>
     <t>K7030-62979</t>
   </si>
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>AMALYN L. ESTAL</t>
   </si>
   <si>
     <t>K7063-63985</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>CRISTINA ALAAN DELOS ARCOS</t>
   </si>
   <si>
     <t>K7073-54202</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>Eva B. Torre</t>
   </si>
   <si>
     <t>K5003-64327</t>
   </si>
   <si>
     <t>GUINOBATAN ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Madelle aguilar </t>
+    <t>Madelle aguilar</t>
   </si>
   <si>
     <t>K7068-64800</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
     <t>MELVIN G BANTIGUE</t>
   </si>
   <si>
     <t>K7072-52533</t>
   </si>
   <si>
     <t>OAS ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES BUSTAMANTE </t>
+    <t>MARITES BUSTAMANTE</t>
   </si>
   <si>
     <t>K7058-64490</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
     <t>Milagros Campo Morales</t>
   </si>
   <si>
     <t>K7121-53480</t>
   </si>
   <si>
     <t>TIWI ALBAY</t>
   </si>
   <si>
     <t>CHARLIE BORROMEO</t>
   </si>
   <si>
     <t>K5004-64962</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
@@ -911,51 +911,51 @@
   <si>
     <t>PARACALE CAMARINES NORTE</t>
   </si>
   <si>
     <t>EMMA VILLAFLORES</t>
   </si>
   <si>
     <t>K7063-62782</t>
   </si>
   <si>
     <t>MELISSA P.SAN JOSE</t>
   </si>
   <si>
     <t>K5005-49395</t>
   </si>
   <si>
     <t>BATO CAMARINES SUR</t>
   </si>
   <si>
     <t>JEAN G PASEBRE</t>
   </si>
   <si>
     <t>K7086-51730</t>
   </si>
   <si>
-    <t xml:space="preserve">BIHILDIS A, SACUEZA </t>
+    <t>BIHILDIS A, SACUEZA</t>
   </si>
   <si>
     <t>K7058-48994</t>
   </si>
   <si>
     <t>BULA CAMARINES SUR</t>
   </si>
   <si>
     <t>Jerson     balaton</t>
   </si>
   <si>
     <t>K7026-50797</t>
   </si>
   <si>
     <t>GOA CAMARINES SUR</t>
   </si>
   <si>
     <t>GLADINA BOBIS</t>
   </si>
   <si>
     <t>K7121-63818</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>