--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -98,84 +98,84 @@
   <si>
     <t>K7017-62887</t>
   </si>
   <si>
     <t>FLOCERFIDA NICDAO</t>
   </si>
   <si>
     <t>K7017-47933</t>
   </si>
   <si>
     <t>AGUSTIN A SABINO</t>
   </si>
   <si>
     <t>K7129-48096</t>
   </si>
   <si>
     <t>vicky l. quintana</t>
   </si>
   <si>
     <t>K5004-63122</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GLEN JHO JAY A MENDOZA </t>
+    <t>GLEN JHO JAY A MENDOZA</t>
   </si>
   <si>
     <t>K5004-53640</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>JULITA USA</t>
   </si>
   <si>
     <t>K7058-52157</t>
   </si>
   <si>
     <t>MORONG BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Randy  o. Beltran</t>
+    <t>Randy  o. Beltran</t>
   </si>
   <si>
     <t>K5002-65143</t>
   </si>
   <si>
     <t>Lovely Jane De Vera</t>
   </si>
   <si>
     <t>K7058-65373</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">   Josefina  c   canlas</t>
+    <t>Josefina  c   canlas</t>
   </si>
   <si>
     <t>K7073-47412</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>JAYSON DESOLOC QUIROZ</t>
   </si>
   <si>
     <t>K5004-64372</t>
   </si>
   <si>
     <t>ORLANDO MANALO</t>
   </si>
   <si>
     <t>K5002-47215</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
     <t>JAYMARC B. MANALILI</t>
   </si>