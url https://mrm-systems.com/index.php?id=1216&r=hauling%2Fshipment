--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -56,90 +56,90 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-65293</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>EDITHA C. MIRANDA</t>
   </si>
   <si>
     <t>K7020-63831</t>
   </si>
   <si>
-    <t xml:space="preserve">MARA S LIWANAG </t>
+    <t>MARA S LIWANAG</t>
   </si>
   <si>
     <t>K7063-65063</t>
   </si>
   <si>
     <t>JOSEPILHINE RONQUILLO</t>
   </si>
   <si>
     <t>K5002-64909</t>
   </si>
   <si>
     <t>THELMA BITUIN</t>
   </si>
   <si>
     <t>K5002-65099</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>CECILIA D. FLORES</t>
   </si>
   <si>
     <t>K5002-42596</t>
   </si>
   <si>
     <t>ELIZABETH MANALASTAS</t>
   </si>
   <si>
     <t>K7133-53310</t>
   </si>
   <si>
     <t>MARVIN SISON</t>
   </si>
   <si>
     <t>K7058-53841</t>
   </si>
   <si>
-    <t xml:space="preserve"> Michaela c  yutuc</t>
+    <t>Michaela c  yutuc</t>
   </si>
   <si>
     <t>K7030-47773</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>ANGELINE D MANANSALA</t>
   </si>
   <si>
     <t>K7061-64533</t>
   </si>
   <si>
     <t>Amando Cabrera</t>
   </si>
   <si>
     <t>K5002-65108</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>PATRICK JOSHUA CABALLA</t>
   </si>