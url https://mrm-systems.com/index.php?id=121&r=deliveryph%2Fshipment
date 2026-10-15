--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-68028</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">NIDA BERNABE </t>
+    <t>NIDA BERNABE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>