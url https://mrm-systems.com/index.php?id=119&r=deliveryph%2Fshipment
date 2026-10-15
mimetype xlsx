--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -80,84 +80,84 @@
   <si>
     <t>MARIDEL P. PACLEB</t>
   </si>
   <si>
     <t>K7093-70169</t>
   </si>
   <si>
     <t>JAIME T. SANTOS JR</t>
   </si>
   <si>
     <t>K7030-74911</t>
   </si>
   <si>
     <t>VICKY H VITUG</t>
   </si>
   <si>
     <t>K7072-73197</t>
   </si>
   <si>
     <t>RENILDA CAAY</t>
   </si>
   <si>
     <t>K7020-73270</t>
   </si>
   <si>
-    <t xml:space="preserve">NEPOMUCENO GALANG </t>
+    <t>NEPOMUCENO GALANG</t>
   </si>
   <si>
     <t>K5002-80151</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>MARY ROSE TERCENIO</t>
   </si>
   <si>
     <t>K7125-80805</t>
   </si>
   <si>
     <t>CRISELDA D ALIMANGOHAN</t>
   </si>
   <si>
     <t>K5003-79768</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>Angeles cabahug</t>
   </si>
   <si>
     <t>K7072-72195</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">NIDA BERNABE </t>
+    <t>NIDA BERNABE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>