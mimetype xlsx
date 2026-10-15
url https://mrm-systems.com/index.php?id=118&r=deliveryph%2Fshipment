--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,90 +56,90 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-63222</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>ROSALIE R. ASPERO</t>
   </si>
   <si>
     <t>K7011-74526</t>
   </si>
   <si>
-    <t xml:space="preserve">Emilio DeFenza </t>
+    <t>Emilio DeFenza</t>
   </si>
   <si>
     <t>K7126-74661</t>
   </si>
   <si>
     <t>Joycelyn Evangelista/Darlene Eunice E Khalid</t>
   </si>
   <si>
     <t>K7135-74234</t>
   </si>
   <si>
     <t>Michael Angelo Gurtiza / Michael  Mapili Gurtiza</t>
   </si>
   <si>
     <t>K7129-74729</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>JOHN PAUL OLBES</t>
   </si>
   <si>
     <t>K8002-74489</t>
   </si>
   <si>
     <t>LEAH ACAL</t>
   </si>
   <si>
     <t>K7020-63022</t>
   </si>
   <si>
     <t>GRACE S SERRANO</t>
   </si>
   <si>
     <t>K7058-75060</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cristina  c cagayon</t>
+    <t>Cristina  c cagayon</t>
   </si>
   <si>
     <t>K7123-73910</t>
   </si>
   <si>
     <t>MYRNA A BUFI</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>