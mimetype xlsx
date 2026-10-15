--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -95,75 +95,75 @@
   <si>
     <t>K7072-78955</t>
   </si>
   <si>
     <t>AMANDA DOROTEA D. RAMON</t>
   </si>
   <si>
     <t>K7068-79752</t>
   </si>
   <si>
     <t>MALCOM JOHN A. INOCENTE</t>
   </si>
   <si>
     <t>K6002-71895</t>
   </si>
   <si>
     <t>WILMOR LASALA JR</t>
   </si>
   <si>
     <t>K7058-72636</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Kris ann t zabaldica. Rebeca t ramos</t>
+    <t>Kris ann t zabaldica. Rebeca t ramos</t>
   </si>
   <si>
     <t>K7129-72084</t>
   </si>
   <si>
     <t>MORITO PALATA</t>
   </si>
   <si>
     <t>K6002-72476</t>
   </si>
   <si>
     <t>ANTHONY KYLE ESPALLARDO</t>
   </si>
   <si>
     <t>K7126-72582</t>
   </si>
   <si>
     <t>EDITHA O. ALADA</t>
   </si>
   <si>
     <t>K7123-71909</t>
   </si>
   <si>
-    <t xml:space="preserve">AKIMIE RIVADULLA </t>
+    <t>AKIMIE RIVADULLA</t>
   </si>
   <si>
     <t>K7135-71840</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>Antonio P. Baylon</t>
   </si>
   <si>
     <t>K7061-72151</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>Geneva Esguerra / Genesis Agregado</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>