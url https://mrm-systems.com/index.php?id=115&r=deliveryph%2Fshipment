--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,84 +56,84 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-71738</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>SAMANTHA PANGILINAN</t>
   </si>
   <si>
     <t>K7020-78876</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE LEE </t>
+    <t>ARLENE LEE</t>
   </si>
   <si>
     <t>K7073-72407</t>
   </si>
   <si>
     <t>Hanan S. Tua</t>
   </si>
   <si>
     <t>K7105-79184</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JONATHAN BRYAN C. MEJICO</t>
   </si>
   <si>
     <t>K7127-72217</t>
   </si>
   <si>
     <t>MARIA NINA TIAMSON</t>
   </si>
   <si>
     <t>K5003-73244</t>
   </si>
   <si>
-    <t xml:space="preserve">Jim metal products </t>
+    <t>Jim metal products</t>
   </si>
   <si>
     <t>K7121-79062</t>
   </si>
   <si>
-    <t xml:space="preserve">MARION XENIA SINSIOCO </t>
+    <t>MARION XENIA SINSIOCO</t>
   </si>
   <si>
     <t>K7063-79918</t>
   </si>
   <si>
     <t>ANNE CYRIL M.SANTOS</t>
   </si>
   <si>
     <t>K7129-73653</t>
   </si>
   <si>
     <t>MERLIE MENGOTELA LAPITAN</t>
   </si>
   <si>
     <t>K7135-79370</t>
   </si>
   <si>
     <t>JOCELYN OGALISCO</t>
   </si>
   <si>
     <t>K7124-80459</t>
   </si>
   <si>
     <t>RUZETTE S. SEVILLA</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>JASHMERE CHANELI JAIME</t>
   </si>
   <si>
     <t>K5003-79984</t>
   </si>
   <si>
     <t>claire molino abenoja</t>
   </si>
   <si>
     <t>K7026-79931</t>
   </si>
   <si>
     <t>LUS A. LOTHO</t>
   </si>
   <si>
     <t>K7016-79163</t>
   </si>
   <si>
     <t>ELISEO RUMBAOA</t>
   </si>
   <si>
     <t>K7011-73793</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZA M. SALINGBAY </t>
+    <t>LIZA M. SALINGBAY</t>
   </si>
   <si>
     <t>T260107191418679</t>
   </si>
   <si>
     <t>REMEDIOS ESPIRITU</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Romell</t>
   </si>