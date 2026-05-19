--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
-    <t>2025-11-30 05:11:02</t>
+    <t>12/01/2025 09:38:26 - 12/01/2025 11:25:12</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-50983</t>
   </si>
   <si>
     <t>DIMATALING ZAMBOANGA DEL SUR</t>
   </si>