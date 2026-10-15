--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -104,51 +104,51 @@
   <si>
     <t>Jerwin P Gili</t>
   </si>
   <si>
     <t>K7030-73571</t>
   </si>
   <si>
     <t>MAILYN YLARAN</t>
   </si>
   <si>
     <t>K7133-71247</t>
   </si>
   <si>
     <t>Vience maui rey de larma</t>
   </si>
   <si>
     <t>K7074-78849</t>
   </si>
   <si>
     <t>Noran payagan batas</t>
   </si>
   <si>
     <t>T260109165834156</t>
   </si>
   <si>
-    <t xml:space="preserve">GLENA B. AUSAN </t>
+    <t>GLENA B. AUSAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Romel Agustin</t>
   </si>