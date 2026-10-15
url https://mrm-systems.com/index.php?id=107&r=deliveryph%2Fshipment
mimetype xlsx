--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,171 +50,171 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-72189</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve"> Justine  curl  torres</t>
+    <t>Justine  curl  torres</t>
   </si>
   <si>
     <t>K7016-72952</t>
   </si>
   <si>
     <t>RIA ROSE MANGULABNAN</t>
   </si>
   <si>
     <t>K5005-80632</t>
   </si>
   <si>
     <t>NENITA MACALINO</t>
   </si>
   <si>
     <t>K5002-80151</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>MARY ROSE TERCENIO</t>
   </si>
   <si>
     <t>K7121-72753</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>Saturnina V Gases</t>
   </si>
   <si>
     <t>K5005-78444</t>
   </si>
   <si>
     <t>EVELYN MENDOZA</t>
   </si>
   <si>
     <t>K7123-73239</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Emy   gaytos</t>
+    <t>Emy   gaytos</t>
   </si>
   <si>
     <t>K7129-73626</t>
   </si>
   <si>
     <t>MARICEL C. BUNNAG</t>
   </si>
   <si>
     <t>K7129-74036</t>
   </si>
   <si>
     <t>RAINER L. PICARDO</t>
   </si>
   <si>
     <t>K7121-72704</t>
   </si>
   <si>
     <t>Danilo G Tandayu</t>
   </si>
   <si>
     <t>K7016-73766</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN GALIT </t>
+    <t>HELEN GALIT</t>
   </si>
   <si>
     <t>K7129-79407</t>
   </si>
   <si>
     <t>RUFINA MANUEL</t>
   </si>
   <si>
     <t>K7125-71698</t>
   </si>
   <si>
-    <t xml:space="preserve">Gina T Emia </t>
+    <t>Gina T Emia</t>
   </si>
   <si>
     <t>K7016-72676</t>
   </si>
   <si>
-    <t xml:space="preserve">EMELYN ZONIO </t>
+    <t>EMELYN ZONIO</t>
   </si>
   <si>
     <t>K7016-71811</t>
   </si>
   <si>
-    <t xml:space="preserve">RUELITO SANTOS </t>
+    <t>RUELITO SANTOS</t>
   </si>
   <si>
     <t>K5002-73725</t>
   </si>
   <si>
     <t>Ronnie Calderon/Marichu F Pelisario</t>
   </si>
   <si>
     <t>K7133-69567</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>Mario abecilla</t>
   </si>
   <si>
     <t>K7063-79936</t>
   </si>
   <si>
     <t>KHARL N.CAMSON</t>
   </si>
   <si>
     <t>T260107114403864</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. FE. BALINGBING </t>
+    <t>MA. FE. BALINGBING</t>
   </si>
   <si>
     <t>T260104122545504</t>
   </si>
   <si>
     <t>ZOSIMA GONZALES</t>
   </si>
   <si>
     <t>T260104122729060</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>