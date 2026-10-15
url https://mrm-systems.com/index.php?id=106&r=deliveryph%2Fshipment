--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -56,135 +56,135 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7126-74181</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Bobby L Basterechia</t>
   </si>
   <si>
     <t>K7016-78690</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN SANCHEZ </t>
+    <t>EDWIN SANCHEZ</t>
   </si>
   <si>
     <t>K7030-72543</t>
   </si>
   <si>
     <t>RHEA L ALMAZAR</t>
   </si>
   <si>
     <t>K7127-78775</t>
   </si>
   <si>
     <t>GEEVAN PADIN ABARRO</t>
   </si>
   <si>
     <t>K7016-70811</t>
   </si>
   <si>
     <t>NIKKI HIJARA</t>
   </si>
   <si>
     <t>K7129-74193</t>
   </si>
   <si>
     <t>MONTI MADRAZO</t>
   </si>
   <si>
     <t>K6002-74111</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>MYRNA H.  TOBIO</t>
   </si>
   <si>
     <t>K7016-72145</t>
   </si>
   <si>
     <t>KYLE NYLZEN DORADO</t>
   </si>
   <si>
     <t>K7058-73435</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eliza   mangaluz</t>
+    <t>Eliza   mangaluz</t>
   </si>
   <si>
     <t>K7030-73206</t>
   </si>
   <si>
     <t>IREEN MACARUBBO</t>
   </si>
   <si>
     <t>K7124-72121</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>MICHAEL JOHN FLORES</t>
   </si>
   <si>
     <t>K7016-72903</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGEL FRANCO </t>
+    <t>ANGEL FRANCO</t>
   </si>
   <si>
     <t>T260107135234039</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN M. IGLIANE </t>
+    <t>SUSAN M. IGLIANE</t>
   </si>
   <si>
     <t>T260105184805726</t>
   </si>
   <si>
     <t>MITZ / FREDDIE BAUTISTA</t>
   </si>
   <si>
     <t>T260110204643261</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN C. CEBALLO </t>
+    <t>EVELYN C. CEBALLO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Romel Agustin</t>
   </si>