--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -89,138 +89,138 @@
   <si>
     <t>MARIE JEAN CRUTO</t>
   </si>
   <si>
     <t>K7011-73387</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>JULIE ANN LUGO</t>
   </si>
   <si>
     <t>K7124-74136</t>
   </si>
   <si>
     <t>BINANGONAN RIZAL</t>
   </si>
   <si>
     <t>LANZ ANTHONY R. CARBON</t>
   </si>
   <si>
     <t>K7058-73545</t>
   </si>
   <si>
-    <t xml:space="preserve"> Buenmar alimpolo sanpascual</t>
+    <t>Buenmar alimpolo sanpascual</t>
   </si>
   <si>
     <t>K7026-74213</t>
   </si>
   <si>
     <t>NORMA PARALEJAS SOLARES</t>
   </si>
   <si>
     <t>K6002-73397</t>
   </si>
   <si>
     <t>JOSEPHINE C. CADA</t>
   </si>
   <si>
     <t>K7121-70936</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Victoria Dela Cruz </t>
+    <t>Maria Victoria Dela Cruz</t>
   </si>
   <si>
     <t>K7126-73816</t>
   </si>
   <si>
     <t>MORONG RIZAL</t>
   </si>
   <si>
     <t>MARA M SAN ANTONIO</t>
   </si>
   <si>
     <t>K7030-74185</t>
   </si>
   <si>
     <t>PILILLA RIZAL</t>
   </si>
   <si>
     <t>SHAINA MAE S TIRADOS</t>
   </si>
   <si>
     <t>K7058-73392</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jovelyn  sto domingo</t>
+    <t>Jovelyn  sto domingo</t>
   </si>
   <si>
     <t>K7127-73221</t>
   </si>
   <si>
     <t>ANNALIE V, PENDON</t>
   </si>
   <si>
     <t>K7073-73070</t>
   </si>
   <si>
     <t>TANAY RIZAL</t>
   </si>
   <si>
     <t>BOOTS LAYKA B. RULL</t>
   </si>
   <si>
     <t>K7011-73861</t>
   </si>
   <si>
     <t>TAYTAY RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNY BUENAVENTURA </t>
+    <t>JENNY BUENAVENTURA</t>
   </si>
   <si>
     <t>T260113114152757</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA B. BERNAL </t>
+    <t>MYRNA B. BERNAL</t>
   </si>
   <si>
     <t>T260105151941232</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>MICHAEL PACAG</t>
   </si>
   <si>
     <t>T260105192129305</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMANTHA P. PALENCIA </t>
+    <t>SAMANTHA P. PALENCIA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv577</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Jeper gulayat </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Keneth </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>